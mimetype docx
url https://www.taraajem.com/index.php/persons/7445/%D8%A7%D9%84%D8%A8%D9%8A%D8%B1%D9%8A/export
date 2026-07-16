--- v0 (2026-04-29)
+++ v1 (2026-07-16)
@@ -117,235 +117,235 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن عبد الله بن يوسف بن الحسن البيري علي بن عبد الله بن يوسف بن الحسن البيري ثم الحلبي علاء الدين نشأ بحلب وتعانى الأدب فمهر في النظم والنثر والإنشاء وكتب الخط الحسن ورتب في توقيع الدست وكان أخذ عن أبي جعفر بن عبد الله الأندلسى في العربية وغيرها وقرره يبلغا الناصري في كتابة السر بحلب وفي توقيعه واستمر صحبته لما استولى على مصر وكتب في توقيع الدست عند ابن فضل الله واستمر إلى أن سافر مع الظاهر إلى حلب فلما قتل الناصري وعاد قتل في سنة 794 بالقاهرة بعد عوده قلت رأيت له مراسلة مع أمين الدين الحمصي وابن الثريا من الثرى وطبقة أمين الدين في الجو وطبقة البيرى في البئر ومن شعره وكتبهما إلى صديق له كان يجالسه بصحن الجامع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غبت عن الصحن يا حبيبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما على حسنه طلاوه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حلو يا رائق المعاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما راق صحن بلا حلاوه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه ما كتب يهنئ إلى شمس الدين بن المهاجر كاتب السر بحماة وهو قوله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تهن بحلك عرس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعرس خير كريمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مالك أمان أمانى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحوالها مستقيمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأقبل غنيمة عبد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرى القبول غنيمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابه ابن المهاجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من غدا ذا أياد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أخجلت كل ديمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الغنم بالغرم يجزي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والعبد يحصي غريمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غنيمة لك خذها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والبعد عنك غنيمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان بينهما شنآن</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -413,50 +413,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>