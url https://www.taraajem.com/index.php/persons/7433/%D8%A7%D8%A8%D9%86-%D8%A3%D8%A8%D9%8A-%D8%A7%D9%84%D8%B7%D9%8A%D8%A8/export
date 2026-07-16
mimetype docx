--- v0 (2026-04-29)
+++ v1 (2026-07-16)
@@ -117,147 +117,147 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ابن أبي الطيب النيسابوري علي بن عبد الله بن أحمد النيسابوري المعروف بابن أبي الطيب. كانت له معرفة تامة بالقرآن وتفسيره. توفي سنة ثمان وخمسين وأربع مائة، ومولده بنيسابور، وموطنه سانزوار وبها توفي. عمل له أبو القاسم علي بن محمد بن الحسين بن عمرو مدرسة باسمه في محلة إسفرايين سنة عشر وأربعمائة، وكان تلميذه. وله كتاب التفسير الكبير ثلاثون مجلدا، والتفسير الأوسط أحد عشر مجلدا، والأصغر ثلاث مجلدات. وكان يملي ذلك من حفظه، ولما مات لم يوجد في خزانة كتبه إلا أربع مجلدات، أحدها فقهي والآخر أدبي ومجلدان في التاريخ. وحمل إلى السلطان محمود بن سبكتكين سنة أربع عشرة وأربعمائة. فلما دخل عليه جلس بغير إذن وشرع في رواية خبر عن النبي صلى الله عليه وسلم بغير أمر، فقال السلطان لغلام: يا غلام، ده رأسه، فلكمه على رأسه لكمة كانت سببا لطرشه، ثم إن السلطان عرف منزلته من الدين والعلم والورع فاعتذر إليه وأمر له بمال فلم يقبله وقال: لا حاجة لي به، فإن استطعت أن ترد علي ما أخذت مني قبلته وهو سمعي، فقال السلطان: إن للملك صولة، وهو مفتقر إلى السياسة، ورأيتك قد تعديت الواجب، فجرى مني ما جرى، وأحب أن تجعلني في حل. فقال: الله بيني وبينك بالمرصاد، إنما أحضرتني لسماع الوعظ وأخبار الرسول والخشوع، لا لإقامة قوانين الملك واستعمال السياسة، فإن ذلك مما يتعلق بالملوك لا بالعلماء. فخجل السلطان وجذب إليه برأسه وعانقه. وله ديوان شعر منه قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلك الأفاضل أرض نيسابور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرسى الأنام وليس مرسى بور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعيت أبو شهر البلاد لأنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطب وسائرها رسوم السور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي قبة الإسلام نائرة الصوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأنها الأقمار في الديجور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من تلق منهم تلقه بمهابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زقت عليه بفضله الموفور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهم الأوامر والنواهي كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومدى سواهم رتبة المأمور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -327,147 +327,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله ديوان شعر، ومن شعره في «دمية القصر»:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلك الأفاضل أرض نيسابور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرسى الأنام وليس مرسى بور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعيت أبرشهر البلاد لأنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قطب وسائرها رسوم السور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي قبة الإسلام نائرة الصوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأنها الأقمار في الديجور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من تلق منهم تلقه بمهابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زفت عليه بفضله الموفور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهم الأوامر والنواهي كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومدى سواهم رتبة المأمور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقلت جميع ذلك من «تاريخ بيهق» لأبي الحسن ابن أبي القاسم البيهقي مصنف كتاب «وشاح الدمية» .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -770,50 +770,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>