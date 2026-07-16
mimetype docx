--- v0 (2026-04-29)
+++ v1 (2026-07-16)
@@ -206,331 +206,331 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ياقوت في معجم الأدباء: لو كان الأشعري ماهرا لقام إليه وصفعه أشد من تلك، ثم يقول له: صدقت، تلك من فعل الله بي، وهذه من فعل الله بك، فتصير النادرة عليه لا له. وقال: كنت بالكوفة سنة خمس وعشرين وثلاث مائة وأنا أملي شعري في المسجد الجامع بها والناس يكتبونه عني، وكان المتنبي إذ ذاك يحضر وهو بعد لم يعرف ولم يلقب بالمتنبي، فأمليت القصيدة التي أولها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بآل محمد عرف الصواب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي أبياتهم نزل الكتاب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقلت منها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن سنان ذابله ضمير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس عن القلوب له ذهاب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصارمه كبيعته بخم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقاصدها من الخلق الرقاب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلمحته يكتب هذين البيتين، ومنهما أخذ ما أنشدتموني الآن له من قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الهام في الهيجا عيون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد طبعت سيوفك من رقاد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد صغت الأسنة من هموم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يخطرن إلا في فؤاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وقد تقدم في ترجمة أبي الطيب المتنبي هذان البيتان، وما أشبههما. ومن شعر الناشئ: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أنا عاتبت الملوك فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخط على صفح من الماء أحرفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبه أرعوى بعد العتاب ألم تكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مودته طبعا فصارت تكتلفا؟ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليل توارى النجم من طول مكثه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما ازور محبوب لخوف رقيبه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن الثريا فيه باقة نرجس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحيي بها ذو صبوة لحبيبه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دنان كرهبان عليها برانس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الخز دكن يوم فصح تقصف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينظم منها المزج سلكا كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما بدا في الكأس در منصف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -584,75 +584,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا أنا عاتبت الملوك فإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> أخط بأقلامي على الماء أحرفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبه ارعوى بعد العتاب ألم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تكن مودته طبعا فصارت تكلفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روى بالكوفة ديوانه، وأخذ عنه المتنبي، ثم طال عمره، ومدح سيف الدولة والكبار، وعاش أزيد من تسعين سنة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات في صفر سنة خمس وستين وثلاث مائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -728,50 +728,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>