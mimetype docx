--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -591,515 +591,515 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الحصري المقرئ المغربي علي بن عبد الغني أبو الحسن الفهري المقرئ الحصري الشاعر الضرير. أقرأ الناس بسبته وغيرها. له قصيدة مايتا بيت وتسعة أبيات نظمها في قراءة نافع. توفي سنة ثمان وثمانين وأربع مائة. قال ابن خلكان: هو ابن خالة أبي إسحق إبراهيم الحصري صاحب زهر الآداب. بعث المعتمد بن عباد إلى أبي العرب مصعب بن محمد بن صالح الزبيري الصقلي الشاعر خمس مائة دينار، وإلي أبي الحسن الحصري هذا مثلها، وأمرهما بالمصير إليه، فكتب إليه أبو العرب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعجبن لرأسي كيف شاب أسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واعجب لأسود عيني كيف لم يشب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">البحر للروم لا تجري السفين به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا على غرر والبر للعرب </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إليه الحصري: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمرتني بركوب البحر أقطعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيري لك الخير فاخصصه بذا الداء </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنت نوح فتنجيني سفينته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا المسيح أنا أمشي على الماء </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره الحصري: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول له وقد حيا بكأس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها من مسك ريقته ختام </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمن خديك تعصر؟ قال: كلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متى عصرت من الورد المدام؟!!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما تمايل من سكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونام دببت لأعجازه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال: ومن ذا؟ فجاوبته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عم يستدل بعكازه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: قد عميت، فقلت: كلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني اليوم أبصر من بصير </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواد العين زاد سواد قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليجتمعا على فهم الأمور </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما كان الحصري مقيما بطنجة، أرسل غلامه إلى المعتمد بن عباد، والمغاربة يسمون إشبيلية حمص، فأبطأ عنه. وبلغه أن المعتمد لم يحتفل به فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نبه الركب الهجوعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم الدهر الفجوعا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمص الجنة قالت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لغلامي: لا رجوعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رحم الله غلامي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات في الجنة جوعا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومدح بعض الملوك فأبطأت جائزته، وأراد السفر فدخل عليه وأنشده: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محبتي تقتضي مقامي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحالتي تقتضي الرحيلا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذان خصمان لست أقضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بينهما خوف أن أميلا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يزالان في خصام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى ترى رأيك الجميلا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وللحصري القصيدة المشهورة وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليل الصب متى غده؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقيام الساعة موعده </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقد السمار فأرقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسف للبين يردده </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -1137,323 +1137,323 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن عبد الغني القروي الحصري الأندلسي: قال صاحب «كتاب فرحة الأنفس»، وهو محمد بن أيوب بن غالب الغرناطي: يكنى أبا الحسن، كان من أهل العلم بالنحو وشاعرا مشهورا وكان ضريرا طاف الأندلس ومدح ملوكها فمن ذلك قوله للمعتمد بن عباد عند موت أبيه المعتضد أبي عمرو عباد بن محمد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات عباد ولكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقي النجل الكريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأن الميت حي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غير أن الضاد ميم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومدح بعض ملوك الأندلس فغفل عنه إلى أن حفزه الرحيل فدخل عليه وأنشده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محبتي تقتضي ودادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحالتي تقتضي الرحيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذان خصمان لست أقضي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بينهما خوف أن أميلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يزالان في اختصام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى ترى رأيك الجميلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ودخل على المعتصم محمد بن معن بن صمادح فأنشده قصيدة فلما انصرف تكلم المعتصم في أمره مع وزرائه وكتابه ليرى رأيهم فيه، فنقل إليه عن الكاتب أبي الأصبغ ابن أرقم كلام أحفظه فانصرف ودخل على ابن صمادح وأنشده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أيها السيد المعظم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تطع الكاتب ابن أرقم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنه حية وتدري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فعلت بأبيك آدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكى أبو العباس البلنسي الأعمى أيضا عنه وكان من تلاميذه، وهذان البيتان متنازعان بينهما لا أدري لمن هي منهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا قد عميت فقلت كلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني اليوم أبصر من بصير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواد العين زاد سواد قلبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليجتمعا على فهم الأمور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكره الحميدي وقال: دخل الأندلس بعد الخمسين وأربعمائة، وأنشدني بعضهم له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما تمايل من سكره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونام دببت لأعجازه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقال ومن ذا فجاوبته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عم يستدل بعكازه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1808)</w:t>
       </w:r>
@@ -1515,75 +1515,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان المعتمد بن عباد بعث إليه خمس مائة دينار ليفد عليه، فكتب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمرتني بركوب البحر أقطعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> غيري لك الخير فاخصصه بذا الرائي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنت نوح فتنجيني سفينته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولا المسيح أنا أمشي على الماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 سير أعلام النبلاء،(دار الحديث- القاهرة،2006،ط 0،ج 14،ص 110)</w:t>
       </w:r>
@@ -1629,675 +1629,675 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يكنى أبا الحسن، من أهل سبتة. ورد علينا مالقة وأقام بها. وكان من جلة الأدباء وفحول الشعراء. كانت مجالس الملوك تبتهج بأشعاره. وكان مقرّبا لديهم، معظما عندهم. نقلت من خط الفقيه الأديب أبي عمرو بن سالم ما نصه: لما أتى الحصري رحمه الله من عند بني هود، تقدّم في البحر إلى طنجة، وكان قد ترك امرأته بمالقة، فهال عليهم البحر، فقال: [متقارب]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إماء شقين وعبد شقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلّ إليك شكى ما لقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شكونا إليك رياحا ته‍</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بّ وبحرا يعبّ عسى أن تقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكنت المسلّم فيما مضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجد بالسّلامة فيما بقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فكأنما كان ثوب كشّط عنه. فلمّا نزل في البرّ، قال: [خفيف]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ربّ سهّل على فتاتي فتاتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لترى هل سلا فتاها، فتاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علّمته جفونها أيّ سحر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تلاها عن حبّها قد تلاهى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا: [متقارب]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دخلت الجزيرة يا سيّدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنّي أدخلت بردانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن شئت عيشا بلا ذلّة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحقّ المودّة سردانيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا: [سريع]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تخف الشّيخ كخوف الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذو الصّبا أفظع من ذي الشّيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أصعب الحصرم إن رمته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكلا، وما أهون أكل الرّطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره يمدح المقتدر بن هود: [وافر]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذا تفتضّ أبكار البلاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا نقد سوى البيض الحداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا أقبلت إلاّ بعد ما قد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شفيت الثّغر من بعد الا عادى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان مرام دانية عزيزا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهان على المسوّمة الجياد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أطلتهم سماء علاك أرضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكانوا خيرة السبع الشداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي طويلة. ومن شعره: [بسيط]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي الظّبا، و [هي] عند الناس أحداق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما يقال لقتلاهنّ عشّاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والسّرّ فيهنّ أن يسكبن كلّ دم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تبين عن الأجساد أعناق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راكبا طبقا في الحبّ عن طبق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقصر عتابك إنّ الحبّ أطباق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومما كتب به إلى يوسف بن نغرالة: [بسيط]</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بئس الحديث حديثا جاءني بيسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنّي ذكرت بسوء حزب باديسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وافى ومنكره حسّ بلا حسن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا عققت أبى في يد ابليسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجئت قبل ارتداد الطّرف يحملني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منّي إليه كأنّي عرش بلقيسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">انظر إلى كتب واقرأ ترى عجبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطّ ابن مقلة في ترسيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وشعره رحمه الله كثير متداول بيد الناس. وفيما ذكرته كفاية.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وللأديب الحصري وقد دخل عليه ابنه عبد العزيز، فاعتنقه وضمّه وهو ابن تسع سنين أو دونها، وقال يسمعه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبد العزيز بنيّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلاه بالحفظ ربّه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال الفتى:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقول لي النّفس كله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واشربه ممّا تحبّه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات هذا الفتى منزوفا، سال دمه حتّى مات.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولأبيه فيه من كلامه في قطعة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مات من لو عاش عشرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لروى العشرين وورّى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 أعلام مالقة،(دار الغرب الإسلامي، بيروت - لبنان، دار الأمان للنشر والتوزيع، الرباط - المغرب،1999،ط 1،ج 1،ص 299)</w:t>
       </w:r>
@@ -2351,267 +2351,267 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الحميدي: أنشدني أبو الحسن علي بن أحمد العابدي، قال: أنشدني علي بن عبد الغني لنفسه إلى أبي العباس النحوي البلنسي من كلمة طويلة وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قامت لأسقامي مقام طبيبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرى بلنسية وذكر أديبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حدثتني فشفيت منى لوعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمسيت محترق الحشا بلهيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت أذكره ولكن زدتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكراً وحسب النفس ذكر حبيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهوى بلنسية وما سبب الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا أبو العباس أنس غريبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هب النسيم وما النسيم بطيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى يشاب بطيبه وبطيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آخى المعين على العدو بمسلق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزرى بوائل في ذكاء خطيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ قامت الهيجا فلولا نصره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان يعرف ليثها من ذيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غلب العواء على الزئير حمية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخبا ضياء الشمس قبل مغيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأقام أحمد في مجادلة العدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برهان تصديق على تكذيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تبيين فاضل من ناقص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانقاد مخطئ حجة لمصيبها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأخبرني أنه كان ضريراً وأنه دخل الأندلس بعد الخمسين وأربعمائة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2679,50 +2679,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>