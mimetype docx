--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -263,99 +263,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حتى بلغت منها إلى قولي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من إذا ما رآه الدهر سالمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظل معتذرا مما جنى وهفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد رام غيرك هذا الطرف يركبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما استطاع له جريا بلى وقفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يرجع الطرف عنه من تبظرمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى رأينا على دست له طرفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فدفع إلي صورة عنقاء فضة مذهبة كانت بين يديه فيها طيب وقال: خذ هذه الطرفة فإنها أطرف من طرفتك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقرأت في «المفاوضة»: حدثني الوزير أبو العباس عيسى بن ماسرجيس قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -367,75 +367,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فاستدعى غلاما وقال له: امض إلى إسحاق الواسطي واستدع منه قارصا وتول خدمة القاضي أيده الله، فمضى الغلام وغاب ساعة ثم أتى ومعه خماسية فيها من الشراب الصريفيني الذي بين أيدينا إلا أن على رأسها كاغدا وختما وسطرا فيه مكتوب «قارص من دكان إسحاق الواسطي» قال فتأمله القاضي وأبصر الخط والختم ثم أمر فسقي رطلا، فلما شربه واستوفاه قال للغلام: ويلك ما هذا؟ قال: يا سيدي هذا قارص قال: لا بل والله الخالص، ثم ثنى له وثلث، فاضطرب أمر القاضي علينا وأنشأ يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا فاسقني الصهباء من حلب الكرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تسقني خمرا بعلمك أو علمي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليست لها أسماء شتى كثيرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا فاسقنيها واكن عن ذلك الإسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فكان كلما أتاه بالقدح سأله عنه فيقول تارة مدام وتارة خندريس وهو يشرب، فإذا قال له خمر حرد واستخف به، فيتوارى بالقدح ساعة ثم يعيده ويقول: هذه قهوة فيشربه، فلم يشرب القاضي إلا بمقدار ستة أسماء أو سبعة من أسماء الخمر حتى تبطح في المجلس ولف في طيلسان أزرق عليه وحمل إلى داره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -503,50 +503,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>