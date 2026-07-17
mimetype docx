--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -125,123 +125,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المسبحي: أخبرني أبو الحسن المنجم الطبراني أنه طلع معه إلى الجبل المقطم، وقد وقف للزهرة، فنزع ثوبه وعمامته، ولبس ثوبا نساويا أحمر ومقنعة حمراء، وتقنع بها، وأخرج عودا فضرب به، والبخور بين يديه، فكان عجبا من العجائب. وكان أبله مغفلا، يعتم على طرطور طويل ويجعل رداءه فوق العمامة. وكان طويلا فإذا ركب ضحك الناس منه. ومع هذه الحالة كانت له إصابة بديعة غريبة في النجامة، لا يشاركه فيها غيره. وكان أحد الشهود، عدله القاضي أبو عبد الله محمد بن النعمان سنة ثمانين وثلاث مائة. وكان يضرب بالعود على سبيل التأدب. قال الحاكم صاحب مصر: دخل يوما إلي ومداسه في يده، فقبل الأرض وجلس، وترك المداس إلى جانبه، وأنا أراه وأراها، وهو بالقرب مني، فلما أراد الانصراف قبل الأرض وقدم مداسه ولبسه وانصرف. ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحمل نشر الريح عند هبوبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رسالة مشتاق لوجه حبيبه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنفسي من تحيا النفوس بقربه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن طابت الدنيا به وبطيبه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجدد وجدي طائف منه في الكرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرى موهنا في خفية من رقيبه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمري لقد عطلت كأسي بعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغيبتها عني لبعد مغيبه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: شعر جيد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -309,50 +309,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>