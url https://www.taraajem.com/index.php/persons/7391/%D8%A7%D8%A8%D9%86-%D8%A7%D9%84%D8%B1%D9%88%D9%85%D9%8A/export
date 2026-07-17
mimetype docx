--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -247,4435 +247,4435 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان وسخ الثوب، قال أبو عثمان الناجم: دخلت على ابن الرومي أعوده فوجدته يجود بنفسه، فلما قمت من عنده قال لي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا عثمان أنت حميد قومك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجودك للعشيرة دون لومك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزود من أخيك فما أراه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يراك ولا تراه بعد يومك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقيل أن الطبيب كان يتردد إليه ويعالجه بالأدوية النافعة للسم، فزعم أنه غلط عليه في عقار، فقال إبراهيم بن محمد بن عرفة الأزدي المعروف بنفطويه: رأيت ابن الرومي يجود بنفسه فقلت له: ما حالك؟ فأنشد: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غلط الطبيب علي غلطة مورد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجزت موارده عن الإصدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والناس يلحون الطبيب وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غلط الطبيب إصابة المقدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وابن الرومي من الشعراء الفحول المطولين الغواصين على المعاني. كان إذا أخذ المعنى لا يزال يستقصى فيه حتى لا يدع فيه فضلة ولا بقية. فربما سمج بعض الأوقات. ومعانيه غريبة جيدة، وكان إذا أعجبه المعنى كرره في عدة مواضع في قواف مختلفة، وقال الخالديان: لم نر كابن الرومي إذا انفرد بالمعنى جوده، وإذا تناوله من غير قصر فيه. قلت أنا: العلة فيه أنه شاعر فحل، فإذا أخذ بكرا جوده وأتى فيه بأجود ما يقال، وهو لا يأخذ إلا من فحل مثله، ويكون ذلك قد أخذ المعنى بكرا فذهب بجيده وترك رويه. وقد بالغ ابن سناء الملك رحمه الله حيث أجاب القاضي الفاضل وقد أمره باختيار شعر ابن الرومي، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأما ما أمر به في شعر ابن الرومي فما المملوك من أهل اختياره، ولا من الغواصين الذين يستخرجون الدر من بحاره، لأن بحاره زخارة، وأسوده زآره، ومعدن تبره مردوم بالحجارة، وعلى كل عقيلة منه ألف نقاب بل ألف ستارة. يطمع ويؤيس ويوحش ويؤنس، وينير ويظلم، ويصبح ويعتم شذره وبعره، ودره وآجره، وقبلة تجانبها السبة، وصرة بجوارها قحبة، ووردة قد حف بها الشوك، وبراعة قد غطى عليها النوك. لا يصل الاختيار إلى الرطبة حتى يخرج بالسلى، ولا يقول عاشقها: هذه الملح قد أقبلت حتى يرى الحسن قد تولى. فما المملوك من جهابذته، وكيف وقد تفلس فيه الوزير، ولا من صيارفته ونقاده. ولو اختاره جرير لأعياه تمييز الخيش من الوشي والوبر من الحرير.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حكى ابن رشيق وغيره أن لائما لام ابن الرومي فقال له: لم لا تشبه كتشبيهات ابن المعتز وأنت أشعر منه؟ قال له: أنشدني شيئا من قوله الذي استعجزتني في مثله، فأنشده قوله في الهلال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانظر إليه كزورق من فضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أثقلته حمولة من عنبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له: زدني، فأنشده قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن آذريونها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشمس فيها كاليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مداهن من ذهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيها بقايا غاليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فصاح: واغوثاه، تالله </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{لا يكلف الله نفسا إلا وسعها}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">، ذاك إنما يصف ماعون بيته، لأنه ابن خليفة، وأنا أي شيء أصف؟ ولكن انظروا إذا أنا وصفت ما أعرف، أين يقع قولي من الناس، هل لأحد قط مثل قولي في قوس الغمام، وأنشد: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساق صبيح للصبوح دعوته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقام وفي أجفانه سنة الغمض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطوف بكاسات العقار كأنجم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن بين منقض علينا ومنفض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد نشرت أيدي الجنوب مطارفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الجو دكنا والحواشي على الأرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطرزها قوس السحاب بأخضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أحمر في أصفر فوق مبيض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأذيال خود أقبلت في غلائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مصبغة والبعض أقصر من بعض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقولي في صانع الرقاق: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا أنس لا أنس خبازا مررت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدحو الرقاقة مثل اللمح بالبصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما بين رؤيتها في كفه كرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبين رؤيتها قوراء كالقمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا بمقدار ما تنداح دائرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في صفحة الماء يلقى فيه بالحجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وزاد أبو بكر النحوي أنه أنشده في قالي الزلابية: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومستقر على كرسيه تعب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روحي الفداء له من منصب تعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيته سحرا يقلي زلابية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في رقة القشر والتجويف كالقصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما زيته المغلي حين بدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالكيمياء التي قالوا ولم تصب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلقى العجين لجينا من أنامله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيستحيل شبابيكا من الذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن قصائده الغر قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكيت فلم تترك لعينيك مدمعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زمانا طوى شرخ الشباب فودعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعاذل إن أعط الزمان عنانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد كنت أثني منه رأسا وأخدعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقى الله أياما مضت ولياليا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقطع من أسبابها ما تقطعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليالي ينسين الليالي حسابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلهنية أقضي بها العمر أجمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليالي لو نازعتها رجع أمسها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثنت جيدها طوعا إلي لترجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أغتذي للطير والطير هجع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو علمت مغداي ما بتن هجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بخلين تما بي ثلاثة إخوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جسومهم شتى وأرواحهم معا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمنطقة الجوزاء لاحت بسدفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعقب غمام عمها ثم قشعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني ما روحت صحبي عشية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بساحل مخضر الجنابين مترعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا رنقت شمس الأصيل ونفضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الأفق الغربي ورسا مدعدعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وودعت الدنيا لتقضي نحبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسرك باقي عمرها فتسعسعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاحظت النوار وهي مريضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد وضعت خدا على الأرض أضرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما لاحظت عوادها عين مدنف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توجع من أوصابها ما توجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظلت عيون النور يخضل بالندى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما اغرورقت عين الشجي لتدمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد ضربت في خضرة النور صفرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الشمس فاخضر اخضرارا مشعشعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن جفوني لم تبت ذات ليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كراها قذاها لا تلاوم مضجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فثاروا إلى آلاتهم فتقلدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خرائط حمرا تحمل السم منقعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثقفة ما استودع القوم مثلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودائعهم إلا لأن لا تضيعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محملة زادا قليلا مناطه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من البندق الموزون قل فأمتعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نكير لئن كانت ودائع مثلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حقائب أمثالي ويذهبن ضيعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هنالك تغدو الطير ترتاد مرتعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحسبانها المكذوب ترتاد مصرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله عين من رآهم إذا انتهوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى موقف المرمى وأقبلن برعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد وقفوا للحانيات وشمروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى موقف الإنصاف سوقا وأذرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أغلقوا عقد الثلاثين منهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمجدولة الأقفاء جدلا موسعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجدت قسي القوم في الطير جدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخرت سجودا للرماة وركعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هنالك تلقى الطير ما طيرت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على كل شعب جامع فتصدعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فظل صحابي ناعمين ببؤسها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظلت على حوض المنية شرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طرائح من سود وبيض نواصع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخال أديم الأرض منهن أبقعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤلف منها بين شتى وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشتت من ألافها ما تجمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكم ظاعن منهن مزمع رحلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصرنا نواه بعدما كان أزمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن لباب التبر عند انتصابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جرى ماؤه في ليطها فتربعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنك إذ ألقيت عنها ثيابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سفرت به عن وجه عذراء برقعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن قراها والفروز التي به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم تجدها العين إلا تتبعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذر سحيق الورس فوق صلاية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخالطه من أرجل العمل أكرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها أول طوع اليدين وآخر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا سمته الإغراق فيها تمنعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عيب فيها غير أن نذيرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروع قلوب الطير حتى تضعضعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أنها مكفولة الرزق ثقفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن راع منها ما يروع فأفزعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متاع لراميها الرمايا كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاها له داعي المنايا فأسمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تؤوب بها قد أكسبتك وغادرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الطير مفجوعا به ومفجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها عولة أولى بها من تصيبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأجدر بالإعوال من كان موجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ذاك إلا زجرها لبناتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخافة أن يذهبن في الجو ضيعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقلب نحو الطير عينا بصيرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كعينك بل أذكى ذكاء وأسرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مربعة مسقومة بشبابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتمثال بيت الوشي حيك مربعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقاذف عنها كلما ساء حذرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يمر مرورا بالفضاء مشيعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أخطأته استوهلته لأختها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتلحقه الأخرى مروعا مفزعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن ثقفته أنفذته وقدرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له ما يوازيه من الأرض مصرعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن بنات الماء في صرح متنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما علا رأد الضحى فترفعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زرابي كسرى بثها في صحابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليحضر وفدا أو ليجمع مجمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تريك ربيعا في خريف وروضة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على لجة بدعا من الأرض مبدعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأخضر كالطاووس يحسب رأسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بخضراء من محض الحرير مقنعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلوح على إسطامه وشي صفرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترقش منها متنها فتلمعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كملعقة الصيني أحكمها يدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صناع، وإن كانت يد الله أصنعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعينان حمراوان يطرف عنهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن حجاجيه بفصين رصعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن أعقف أحذاه منقاره اسمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضد بديع الحسن فيه فأبدعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مطرف أطراف الجناح تخاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنان عروس بالثريا مقنعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذه القصيدة العينية طويلة اخترت منها هذا الذي أثبته، ومن قصائده الغر قوله في عبد الملك بن صالح الهاشمي، ويذكر الجارية السوداء وأبدع في أوصافها منها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبارك الله خالق الكرم الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـبارع من حمأة ومن علق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماذا رأيناه في جناب فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبدر يجلو جوانب الغسق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزمانه كلها بنائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل زمان الربيع ذي الأنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أشهر في الناس بالجميل من الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـأبلق بين الجياد بالبلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تركت فيك المنى مفرقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت منها بمجمع الطرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدى دنان كأنها جثث</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قوم عاد عظيمة الخلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلقاك في رقة الشراب وفي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نشر الخزامي وصفرة الشفق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوداء لم تنتسب إلى برص الشـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـقر ولا كلفة ولا بهق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليست من العبس الأكف ولا الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـفلح الشفاه الخبائث العرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجري ويجري رسيلها معها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شأوين مستعجلين في طلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في لين سمورة تخبرها الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـفراء، أو لين جيد الدلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيفاء زينت بخمص مختصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوفى عليه نهود معتنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غصن من الآبنوس ركب في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤتزر معجب ومنتطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يهتز من ناهديه في ثمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن نواحي ذراه في ورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكسبها الحب أنها صبغت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبغة حب القلوب والحدق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانصرفت نحوها الضمائر والـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـأبصار يعنقن أيما عنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفتر ذاك السواد عن يقق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ثغرها كاللآلئ النسق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها والمزاح يضحكها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليل تفرى دجاه عن فلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها حر تستعير وقدته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قلب صب وصدر ذي حنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما حره لخابره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ألهبت في حشاه من حرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزداد ضيقا على المراس كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزداد ضيقا أنشوطة الوهق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول من حدث الضمير به:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طوبى لمفتاح ذلك الغلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له إذا ما القمد خالطه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزم كأزم الخناق بالعنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخلق بها أن تقوم عن ذكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالسيف يغري مضاعف الحلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن جفون السيوف أجودها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسود والحق غير مختلق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذها أبا الفضل كسوة لك من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خر الأماديح لا من الخرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصفت فيها الذي هويت على الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـوهم، ولم تختبر، ولم تذق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاشا لسوداء منظر سكنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دارك إلا من مخبر يقق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لك من خلعة تشف أخا الضـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـغن ولا تستشف عن خرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ابن وهب كسوتني طيلسانا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزرع الرفو فيه وهو سباخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تستطيل الفزور طولا وعرضا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه حتى كأنهن رخاخ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من يسائل عن عشيرة خالد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الناس كلهم عشيرة ذاكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمتى هجوت أبا الوليد هجوتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهجوت في عرض الهجاء أباكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا يا هند هل لك في قمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غليظ تفرحين به متين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن يره يبول يقول: أثنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هوى من فرجها ثلثا جنين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه، وهو غريب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توددت حتى لم أدع متوددا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأفنيت أقلامي عتابا مرددا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني أستدعي بك ابن حنية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا النزع أدناه من الصدر أبعدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشمول أرقها الدهر حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يوارى أقذاءها بلبوس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردة اللون في خدود الندامى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهي صفراء في خدود الكؤوس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن رنو الشمس حين غروبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد جعلت في مجنح الغرب تمرض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخاوص عين بين أجفانها الكرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترنق فيها النوم ثم تغمض</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتيتك في عرض مصون طويته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثلاثين عاما فهو أبيض ناصع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومثلك من لم يلق في ثوب بذلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ملبس قد دنسته المطامع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آراؤكم ووجوهكم وسيوفكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحادثات إذا دجون نجوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها معالم للهدى ومصابح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجلو الدجى والأخريات رجوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صدور فوقهن حقاق عاج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وثغر زانه حسن اتساق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الناظرون إذا رأوه:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أهذا الحلي من هذا الحقاق؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا اطراد الصيد لم تك لذة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتطاردي لي بالوصال قليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودعي الزيارة دون من أحببته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تكثري ليس الخليل خليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الشراب أخو الحياة وماله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من لذة حتى يصيب غليلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه وهو مخترع: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول: ومرت ظبيتان فصدتا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراعهما مني مفارق شيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأطيش ما كانت سهامي عنكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراعان مني إن ذا لعجيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه وهو غريب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تلاقينا لقاء لافتراق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلانا منه ذو قلب مروع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما افترت شفاه عن ثغور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل افترت جفون عن دموع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصف الحبيب ولا أقول كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلا لقد أمسى من الأفراد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني لأستحيي محاسن وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن لا أنزهها عن الأنداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلد صحبت به الشبيبة والصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولبست فيه العيش وهو جديد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا تمثل في الضمير رأيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه أغصان الشباب تميد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبب أوطان الرجال إليهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مآرب قضاها الشباب هنالكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ذكروا أوطانهم ذكرتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عهود الصبا منها فحنوا لذالكا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حسن الجيد كم تدل على الصـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـب كأن قد نحلته جيدك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت من ظلمك القوي ولو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شاء ضعيف ثناك أو عقدك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه وهو أجود ما استعمله لأنه كرره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نظرت فأقصدت الفؤاد بسهمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم انثنت عنه فكاد يهيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويلاه إن نظرت وإن هي أعرضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقع السهام ونزعهن أليم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعانقها والنفس بعد مشوقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليها وهل بعد العناق تداني؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألثم فاها كي تموت حرارتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيشتد ما ألقى من الهيمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن فؤادي ليس يشفى غليله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى أن يرى الروحين يمتزجان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه يهجو الورد ويفضل النرجس: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خجلت خدود الورد من تفضيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خجلا توردها عليه شاهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يخجل الورد المورد لونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا وناحله الفضيلة عاند</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للنرجس الفضل المبين وإن أبى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آب وحاد عن المحجة حائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصل القضية أن هذا قائد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهر الربيع وأن هذا طارد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شتان بين اثنين هذا موعد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتسلب الدنيا وهذا واعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذي النجوم هي التي ربتهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحيا السحاب كما يربي الوالد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانظر إلى الولدين: من أدناهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شبها بوالده فذاك الماجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أين العيون من الخدود نفاسة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورياسة لولا القياس الفاسد؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وناقضه جماعة من شعراء بغداد وعاكسوه، منهم: أحمد بن يونس الكاتب، حيث قال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن القياس لمن يصح قياسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين العيون وبينه متباعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن قلت أن كواكبا ربتهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحيا السحاب كما يربي الوالد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلنا: أحقهما بطبع أبيه في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الجدوى هو الزاكي النجيب الراشد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زهر النجوم تروقنا بضيائها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولها منافع جمة وفوائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكذلك الورد الأنيق يروقنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وله فضائل جمة وعوائد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت تنكر ما ذكرنا بعدما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضحت عليه دلائل وشواهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانظر إلى المصفر لونا منهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وافطن فما يصفر إلا الحاسد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال سعيد بن هاشم الخالدي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبحت النرجس الرقي ودي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومالي باجتناب الورد طاقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلا الأخوين معشوق وإني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى التفضيل بينهما حماقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما في عسكر الأنوار هذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقدمة تسير وذاك ساقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو بكر الصنوبري: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زعم الورد أنه هو أزهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من جميع الأزهار والريحان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجابته أعين النرجس الغض</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذل من قولها وهوان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيما أحسن التورد أم مقـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـلة ريم مريضة الأجفان؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم فماذا يرجو بحمرته الور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د إذا لم يكن له عينان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فزهي الورد ثم قال: فجئنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقياس مستحسن وبيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن ورد الخدود أحسن من عيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـن بها صفرة من اليرقان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال مسلم بن الوليد يفضل الورد: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم من يد للورد مشهورة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عندي وليست كيد النرجس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الورد يأتي ووجوه الربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضحك عن ذي برد أملس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد تحلت بعقود الندى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نابتة في الأرض لم تغرس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولن ترى النرجس حتى ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">روض الخزامى رثة الملبس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتخلق النكباء ما جددت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيدي الغوادي من سنا السندس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هناك يأتيك غريبا على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شوق من الأعين والأنفس </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وفي ترجمة عبد الوهاب بن سحنون مجاراة في ذكر الورد والنرجس والمفاضلة بينهما فلتطلب من هناك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4728,75 +4728,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">له النظم العجيب، والتوليد الغريب. رتب شعره الصولي. وكان رأسا في الهجاء، وفي المديح وهو القائل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آراؤكم ووجوهكم وسيوفكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> في الحادثات إذا دجون نجوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها معالم للهدى ومصابح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تجلو الدجى والأخريات رجوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مولده: سنة إحدى وعشرين ومائتين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات لليلتين بقيتا من جمادى الأولى، سنة ثلاث وثمانين وقيل: سنة أربع.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4880,50 +4880,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>