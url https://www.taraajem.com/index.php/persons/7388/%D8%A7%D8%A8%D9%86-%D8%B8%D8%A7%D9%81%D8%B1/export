--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -182,1883 +182,1883 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقلت من خط شهاب الدين القوصي في معجمه، قال: أنشدني لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني لأعجب من حبي أكتمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جهدي وجفني بفيض الدمع يعلنه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكون من أنا أهواه وأعشقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخرب القلب عمدا وهو مسكنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعجب الكل أمرا أن مبسمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أصغر الدر جرما وهو أثمنه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: و أنشدني لنفسه أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم من دم يوم النوى مطلول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين رسوم الحي والطلول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بانو فلا جسم ولا ربع لهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا رماه البين بالنحول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا راحلين والفؤاد معهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مسابقا في أول الرعيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ردوا فؤادي إنه ما باعكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إياه إلا طرفي الفضولي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورب ظبي منكم يخاف من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سطوة عينيه أسود الغيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنار منه الوجه حتى كدت أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول، لولا الدين، بالحلول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينقص بالعلة كل كامل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحسن غير لحظه العليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في بدائع البدائه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">اجتمعا ليلة من ليالي رمضان بالجامع، وجلسنا بعد انقضاء الصلاة للحديث، وقد وفد فانوس السحور، فاقترح بعض الحضور على الأديب أبي الحجاج يوسف بن علي بن الرقاب المنبوز بالنعجة أن يصنع قطعة في فانوس السحور، وإنما طلب بذلك إظهار عجزه، فصنع: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونجم من الفانوس يشرق ضوؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنه دون الكواكب لا يسري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر نجما قط قبل طلوعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا غار ينهى الصائمين عن الفطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فانتدبت له من بين الجماعة، وقلت له: هذا التعجب لا يصح، لأني والحاضرين قد رأينا نجوما لا تدخل تحت الحصر،ولا تحصى بالعدد، إذا غارت نهي الصائمون عن الفطر، وهي نجوم الصباح. فأسرف الجماعة بعد ذلك في تقريعه، وأخذوا في تمزيق عرضه وتقطيعه، فصنع أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا لواء سحور يستضاء به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعسكر الشهب في الظلماء جرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والصائمون جميعا يهتدون به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنه علم في رأسه نار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما أصبحنا، سمع من كان غائبا من أصحابنا ما جرى بيننا، فصنع الرشيد أبو عبد الله بن منانو رحمه الله تعالى: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحبب بفانوس غدا صاعدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضوءه دان من العين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقضي بفطر وبصوم معا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد حوى وصف الهلالين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصنع الفقيه أبو محمد القلعي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكوكب من ضرام الزند مطلعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسري النجوم ولا يسري إذا رقبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يراقب الصبح خوفا أن يفاجئه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن بدا طالعا في أفقه غربا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه عاشق وافى على شرف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرعى الحبيب فإن لاح الرقيب خبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم إني صنعت بعد ذلك: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألست ترى شخص المنار وعوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه لفانوس السحور لهيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كحامل منظوم الأنابيب أسمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه سنان بالدماء خضيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى بين زهر الزهر منه شقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها العود غصن والمنار كثيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويبدو كخد أحمر والدجى لمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدا فيه ثغر للنجوم شنيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن لزنجي الدجى من لهيبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من خفقه قلب دهاه وجيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراه يراعي الشهب ليلا فإن دنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلوع صباح كان منه غروب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل كان يرعاها لعشق ففر إذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأى أن رومي الصباح رقيب!!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقلت في اختصار المعنى الأول من هذه القطعة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنظر إلى المنار والـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـفانوس فيه يرفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كحامل رمحا سنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نه خضيبا يلمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألست ترى حسن المنار ونوره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرفع من جنح الدجنة أستارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراه إذا ما الليل جن مراقبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له مضرما في رأس فانوسه نارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كصب بخود من بني الزنج سامها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصالا وقد أبدى ليرغب دينارا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليلة صوم قد سهرت بجنحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أنها من طيبها تفضل الدهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكى الليل فيها سقف ساج مسمرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الشهب قد أضحت مساميره تبرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقام المنار المشرق اللون حاملا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفانوسه والليل قد أظهر الزهرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما قام رومي بكأس مدامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحيا بها زنجية وشحت درا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحين صنعت هذه القطع، ندبت أصحابنا للعمل، فصنع شهاب الدين يعقوب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأينا المنار وجنح الظلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الجو يسدل أستاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحلق في الجو فانوسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذهب بالنور أقطاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: المحلق قد شب في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظلام الدجى للقوى ناره </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلت الثريا يدا والنجو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">م ورقا غدا البدر قسطاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخلت المنار وفانوسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتى قام يصرف ديناره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني ابن النبيه لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبذا في الصيام مئذنة الجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع والليل مسبل أذياله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلتها والفانوس إذ رفعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صائدا واقفا لصيد الغزاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني أبو القاسم ابن نفطويه لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حبذا رؤية الفانوس في شرف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن يريد سحورا وهو يتقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما الليل والفانوس مرتفع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الجو أعور زنجي به رمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني أيضا لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصبوا لواء للسحور وأوقدوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من فوقه نارا لمن يترصد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأنه شبابة قد قمعت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهبا فأومت في الدجى تتشهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني أبو يحيى السيولي لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليلة مثلت أسدافها لعسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستوضحت غرر من زهرها شنبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاح كوكب فانوس السحور على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنسان مقلتها النجلاء واشتهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى كأن دجاها وهو ملتهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زنجية حملت في كفها ذهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وصنع أبو العز مظفر الأعمى وكتب بها إلي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى علما للناس في الصوم ينصب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على جامع ابن العاص أعلاه كوكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما هو في الظلماء إلا كأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على رمح زنجي سنان مذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن عجب أن الثريا سماؤها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مع الليل تلهي كل من يترقب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فطورا تحييه بباقة نرجس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطورا يحييها بكأس تلهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما الليل إلا قابض لغزالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفانوس نار نحوها يتطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أر صيادا على البعد قبله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا قربت منه الغزالة يهرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني الشريف جعفر لنفسه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما الفانوس في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صاريه لما اتقدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لواء نصر مذهب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في رأس رمح عقدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر ابن ظافر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد بدت النجوم على سماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكامل صحوها في كل عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كسقف أزرق من لازورد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدت فيه مسامر من لجين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والليل فرع بالكواكب شائب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه مجرته كمثل المفرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولربما يأتي الهلال بسحرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متصيدا حوت النجوم بزورق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى إذا هبت على الماء الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وألاح نور تمامه بالمشرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبدى لنا علما بهيجا مذهبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد لاح في تجعيد كم أزرق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحكى برادة عسجد قد رام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صانعها يولف بينها بالزئبق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنظر فقد أبدى الأقاحي مبسما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضحكت بدر من قدود زنرجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفصوص در لطفت أجرامها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتنظمت من حول شمسة عسجد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترى حمرة النارنج بين اخضرارها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كحمرة خد واخضرار عذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لاح في كف الندامى عجبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حنان تحايا ساكنوه بنار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنظر إلى النارنج والطلع الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاء الغلام لجمعه متماثلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما النارنج قد صاغوه من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذهب قناديلا وذاك سلاسلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -2216,50 +2216,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>