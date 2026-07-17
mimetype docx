--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -133,1447 +133,1447 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني الشيخ الإمام صدر الدين سليمان بن داود بن عبد الحق -وقد تقدم ذكره- أنه عنده ذكاء مفرط، وأنه قرأ عليه المنظومة بحثا وفهما وكتابة وضبطا، وقرأ عليه أيضا: المصباح لابن مالك. قال: ويلعب بالرمح ويرمي بالنشاب جيدا، وقال: إنه برز وحده لسبع مائة نفر من مماليك والده وجماعته لما خرج عليه الناصر بعد والده بزبيد. ووصف لي من لطفه وآدابه مع من يحاضره ويختص به شيئا كثيرا، وقال: إن فيه كرما ومحبة لأهل العلم وللفقراء. وكتابته أنا رأيتها، وهي في غاية القوة والسرعة، وقفت أنا عليها في عدة مراسلات إلى صدر الدين المذكور. وأنشدني الشيخ صدر الدين، قال: كتبت إلى الملك المجاهد لما طلع من زبيد سنة إحدى وخمسين وسبع مائة، وقد ركب في شختور في البحر وتصدق وأغدق: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أنس يوم الشرم والبحر ساكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد سار شختور وفي وسطه البدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي بن داود الذي حيثما سرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرى الجود والإحسان والبشر واليسر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تملك كل الأرض قهرا بسيفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأدنى عطاياه الصواهل والدر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت لشختور المجاهد إذ سرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن فوقه بحر ومن تحته بحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فأجابني عن ذلك: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد جاء صدر الدين بالنظم فاخرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوجز ما يحكى بما بين الشعر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكايات ليل النجل لا كان واديا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد تعبت منه القوائم والظهر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد زاد قبحا بالسيوف فغيرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به طرقا قد حار في وصفها الفكر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن تسلينا عن الهم كله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعز حماها الله وأسعدها الدهر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الملك المجاهد صاحب اليمن: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجيب على ذا القلب من جنبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في عشق من لا في الهوى جن بو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يرحمو من يتحفو حج بو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من جور من شخصو عليه حجبو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للنجم يمسي مسامر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على أهيل شعب عامر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#فالحب ناهي وآمر </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هجرو وبعدو يا رفاق اتعبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن عاتبو خلو فهو يعتبو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حكم علي الحب أبقى كذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما حيلتي ساأصبر لهذا وذا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا يلمني في هواكم هذى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمذهبي في العشق غير مذهبو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما حول أنا عن ودادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو أطالوا بعادي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#واحسرتي وافؤادي </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس والله من يخن صاحبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن لم يطيعو كلما صاح بو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الأمر أمرو وما اشتهى فيه أمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن قال أذنب فمثلو غفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العبد يعرف سيدو من قدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عفا وقال: الذنب لا أطلبو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاصفحوا يا موالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنا المحب الموالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#وارحموا ضعف حالي </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قولوا نعم نعفو الذي أذنبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن رضانا قد معو أذن بو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالخيف والمسعى أطيل الغزل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واشتاق من فيه طيبة قد نزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على مديح المصطفى لم أزل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قاب قوسين الإله قربو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا هاشمي يا مشفع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نرجو بك الرب ينفع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ما نخشى بك ندفع </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ساكنا في طيبة ما أطيبو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مذ حل في الشعر وما أعذبو </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتبت أنا إلى الشيخ صدر الدين وقد ورد من الحجاز سنة اثنتين وخمسين وسبع مائة إلى دمشق، وقصد العود إلى اليمن، فسأله الإقامة أهله وأصحابه فأبى عليهم، وصمم وذكر من إحسان الملك المجاهد إليه ما أوجب أن أسلمنا إليه المقادة، وتركناه وما أراده: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من أباع دمشق الشام باليمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقدم السير لا يلوي على سكن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أحسب إنسانا سواك رأى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جنات عدن فعداها إلى عدن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وكم نلت من ساحاتها وطرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم عمرت بها في اللهو من وطن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم رشفت سلافا من أقاح فم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم رأيت بها بدرا على غصن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم ظفرت بمن لولا محاسنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولطفه خلت الدنيا من الفتن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما برحت امرءا فينا أخا حكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل أفعاله تجري على سنن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف تخدع عن هذي المحاسن أو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجوز العذل فيها منك في أذن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكن عذرك باد في الرجوع إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الملك المجاهد مولانا أبي الحسن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن المؤيدذي البطش الشديد هزبـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر الدين داود رب الفضل والمنن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن المظفر بالأعداء يوسف لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جفت مضاجعه هطالة المزن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن الملك الذي قاد العساكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نور الدين والنصر معه انقاد في رسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">العارض الهتن ابن العارض الهتن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ابن العارض الهتن ابن العارض الهتن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملوك بيت إلى أيوب نسبته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكرم ببيت على تقوى الإله بني </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيامهم للورى نور بلا ظلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والظلم لو حل في أفنائهم لفني </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد ذللوا كل صعب من سياستهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالمرهفات أو الخطارة اللدن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلوا السيوف فسلوا من ضمائرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان فيها على الأعداء من إحن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم وردوا خد أرض من عدوهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقوموا أودا من قامة الزمن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم أسالوا دما في يوم حربهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخضبوا السيف لما زينوا اليزني </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت عندك من كل البضائع في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شتى علوم الورى والسوق باليمن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس ينكر أن تهدي نفائسها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن غدا يبذل الغالي من الثمن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من راح يعرف ما استصحبت من درر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل عنده ضعف ما تهديه من حسن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفضله في علوم الناس فض له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ختم البدائع فاستفتيه وامتحن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجده بحرا وحبرا في فوائده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزري فصاحته بالقالة اللسن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكفه وكفه بالجود متصل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكل من هو في تلك الديار غني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نام الأنام بعدل طاب عيشهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به فهم من جنى الجنات في جنن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعنى بفضل قضايا كل مشكلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى يفرق بين الماء واللبن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دع الملوك الكرام الذاهبين فهـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـذا سيف الإسلام لا سيف ذي يزن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن تكن هذه الأوصاف سؤدده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجب مدائحه في السر والعلن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاحثث لأبوابه العليا بنات سرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في البر بالعيس أو في البحر بالسفن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسعد برؤيته وابشر بطلعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واملأ جفونك بعد السهد بالوسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي تعز تعز النفس منك متى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلت وتغسل ما لاقيت من درن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاذكر هناك محبا لم يخنك ولا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنس الوفاء له إن كنت ذا شجن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الكرام إذا ما أسهلوا ذكروا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من كان يألفهم في المنزل الخشن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -2116,75 +2116,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منهما مائتا مثقال، مكتوب على وجه كل شخص منها [من الطويل]:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا جادت الدنيا عليك فجد بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الناس طرا قبل أن تتفلت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا الجود يفنيها إذا هي أقبلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا الشح يبقيها إذا ما تولت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نقل ذلك عن الريمى، مؤرخ اليمن نور الدين علي بن أبي بكر الخزرجي الزبيدى، ومن كتابه «العقود اللؤلؤية في أخبار الدولة الرسولية» لخصنا كثيرا من هذه الترجمة بالمعنى، وفيها أشياء كثيرة لم يذكرها الخزرجي.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2317,50 +2317,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>