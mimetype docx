--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -133,179 +133,179 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو كوفي نزل بغداد وأدب محمد بن الرشيد. وهو إمام أهل الكوفة في النحو والقراءة وأستاذ الفراء وخلف الأحمر. والكسائي قليل الشعر وله أبيات يصف فيها النحو ويحث على تعلمه مشهورة أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما النحو قياس يتبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه كل أمر ينتفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما أبصر النحو الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مر في المنطق مرا فاتسع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا لم يعرف النحو الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هاب إن ينطق حسنا فانقمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقرأ القرآن ما يعلم ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرف الأعراب فيه وصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتراه يخفض الرفع وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان نصب ومن خفض رفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مات هو ومحمد بن الحسن الفقيه مع الرشيد بناحية الري في خرجته الأولى إلى خراسان. وكتب الكسائي إلى الرشيد وهو يؤدب محمد بأبيات أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ذا تقول أمير المؤمنين لمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمسى إليك بحرمة يدلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">واستماحه فيها فأمر له بعشرة آلاف درهم وجارية حسناء وخادم وبرذون بسرجه ولجامه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويحتل الكسائي منزلة سامية بين علماء عصره، فهو شيخ أئمة الكوفة في النحو، واحد القراء السبعة المشهورين في الأمصار، ومن أوائل من أسهموا في وضع قواعد اللغة العربية وإرساء دعائمها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -519,171 +519,171 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب إلى الرشيد يشكو العزبة: من الكامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للخليفة: ما تقول لمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمسى إليك بحرمة يدلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت مذ صار الأمين معي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدي يدي ومطيتي رجلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى فراشي من ينهنهني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من نومتي وقيامه قبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسعى برجل منه ثالثة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موفورة مني بلا رجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا ركبت أكون مرتدفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدام سرجي راكبا مثلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فامنن علي بما يسكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني وأهد الغمد للنصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأمر له الرشيد بعشرة آلاف درهم وجارية حسناء وخادم وبرذون، وجميع ما تحتاج الجارية إليه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحكي أنه كان يشرب الشراب ويأتي الغلمان. قيل إنه أقام غلاما ممن عنده في الكتاب يفسق به، وجاء بعض الكتاب ليسلم عليه، فرآه الكسائي ولم يره الغلام، فجلس الكسائي في مكانه وبقي الغلام قائما مبهوتا. فلما دخل الكاتب قال: ما شأن هذا الغلام قائما؟ قال: وقع الفعل عليه فانتصب. ذكر ذلك ياقوت في معجم الأدباء.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -775,51 +775,51 @@
         <w:t xml:space="preserve">{فالتقمه الحوت}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">؟ فرفع حمزة بصره إلى خلاد الأحول -وكان أجمل غلمانه- فتقدم إليه في جماعة من المجلس، فناظروا فلم يصنعوا شيئا. فقال: أفدنا رحمك الله. فقال الكسائي: تفهموا عن الحائك، تقول: إذا نسبت الرجل إلى الذئب: قد استذأب الرجل، ولو قلت: قد استذاب -بغير همز- لكنت إنما نسبته إلى الهزال، أي: استذاب شحمه -بغير همز-. وإذا نسبته إلى الحوت تقول: قد استحات الرجل، أي كثر أكله، لأن الحوت يأكل كثيرا، لا يجوز فيه الهمز. فلتلك العلة همز الذئب، ولم يهمز الحوت. وفيه معنى آخر: لا يسقط الهمز من مفرده ولا من جمعه، وأنشدهم: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الذئب وابنه وأبوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت عندي من أذؤب ضاريات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال سلمة: كان عند المهدي ولد يؤدب ولده الرشيد، فدعاه المهدي يوما وهو يستاك، فقال له: كيف تأمر من السواك؟ فقال: إستك يا أمير المؤمنين، فقال المهدي: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
         <w:t xml:space="preserve">{إنا لله وإنا إليه راجعون}</w:t>
       </w:r>
     </w:p>
@@ -855,611 +855,611 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال: أحضرني الرشيد سنة اثنتين وثمانين ومائة، وأخرج إلي محمد الأمين وعبد الله المأمون كأنهما بدران فقال: امتحنهما بشيء. فما سألتهما عن شيء إلا أحسنا الجواب عنه، فقال لي: كيف تراهما؟ فقلت: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى قمري أفق وفرعي بشامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزينهما عرق كريم ومحتد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسدان آفاق السماء بهمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤيدهما حزم ورأي وسؤدد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سليلي أمير المؤمنين وحائزي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مواريث ما أبقى النبي محمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حياة وخصب للولي ورحمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحرب لأعداء وسيف مهند</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قلت: فرع زكا أصله، وطاب مغرسه، وتمكنت فروعه، وعذبت مشاربه، وأوراق غصنه، وأينع ثمره، وزكا فرعه، إذا هما ملك أغر نافذ الأمر، واسع العلم، عظيم الحلم. أعلاهما فعلوا، وسما بهما فسموا، فهما يتطاولان بطوله، ويستضيئان بنوره، وينطقان بلسانه، فأمتع الله أمير المؤمنين بهما وبلغه الأمل فيهما، فقال الرشيد: تعهدهما. فكنت أختلف إليهما في الأسبوع طرفي نهارهما. ومن شعر الكسائي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما النحو قياس يتبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه في كل أمر ينتفع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما أبصر النحو الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مر في المنطق مرا فاتسع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاتقاه كل من جالسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من جليس ناطق أو مستمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا لم يبصر النحو الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هاب أن ينطق حينا فانقطع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتراه يرفع النصب وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان من خفض ومن نصب رفع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقرأ القرآن لا يعرف ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرف الإعراب فيه وصنع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والذي يعرفه يقرأه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذ ما شك في حرف رجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناظرا فيه وفي إعرابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما عرف اللحن صدع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم وضيع رفع النحو وكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شريف قد رأيناه وضع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهما فيه سواء عندكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليست السنة فينا كالبدع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحضر مجلس الكسائي أعرابي وهم يتحاورون في النحو، فأعجبه ذلك. ثم تناظروا في التصريف، فلم يهتد إلى ما يقولون، ففارقهم وقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زال أخذهم في النحو يعجبني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تعاطوا كلام الزنج والروم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمفعل فعل لا طاب من كلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه زجل الغربان والبوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من التصانيف: كتاب معاني القرآن، كتاب مختصر في النحو، كتاب القراءات، كتاب العدد، كتاب النوادر الكبير، كتاب النوادر الأوسط، كتاب النوادر الصغير، كتاب اختلاف العدد، كتاب الهجاء، كتاب مقطوع القرآن وموصوله، كتاب المصادر، كتاب الحروف، كتاب أشعار المعاياه وطرائقها، كتاب الهاءات المكني بها في القرآن.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال المنذري: أسمعني أبو بكر عن بعض مشايخه، أن الكسائي كان يقوم في المحراب يؤم، فتشذ عليه القراءة حتى لا يقوم بقراءة ’’الحمد لله رب العالمين’’، ثم ينحرف فيقبل عليهم، فيملي القرآن حفظا وتفسيره بمعانيه. وقال أبو محمد اليزيدي يرثيه ويرثي محمد بن الحسن: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصرمت الدنيا فليس خلود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما قد ترى من بهجة ستبيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيفنيك ما أفنى القرون التي مضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن مستعدا فالفناء عتيد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسيت على قاضي القضاة محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأذريت دمعي والفؤاد عميد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت: إذا ما الخطب أشكل من لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بإيضاحه يوما وأنت فقيد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوجعني موت الكسائي بعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكادت بي الأرض الفضاء تميد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأذهلني عن كل عيش ولذة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرق عيني والعيون هجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما عالمانا أوديا وتخرما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لهما في العالمين نديد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -1618,51 +1618,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">استذاب الرجل إذا استذاب شحمه بغير همز، وإذا نسبته إلى الحوت تقول قد استحات الرجل أي كثر أكله لأن الحوت يأكل كثيرا لا يجوز فيه الهمز، فلتلك العلة همز الذئب ولم يهمز الحوت، وفيه معنى آخر: لا تسقط الهمزة من مفرده ولا من جمعه وأنشدهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الذئب وابنه وأبوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت عندي من أذؤب ضاريات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: سمي الكسائي من ذلك اليوم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث المرزباني فيما رفعه إلى ابن الأعرابي قال: كان الكسائي أعلم الناس على رهق فيه، كان يديم شرب النبيذ، ويجاهر باتخاذ الغلمان الروقة، إلا أنه كان</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1674,123 +1674,123 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث المرزباني فيما رفعه إلى الكسائي قال: أحضرني الرشيد سنة اثنتين وثمانين ومائة في السنة الثالثة من خلافته فأخرج إلي محمدا الأمين وعبد الله المأمون كأنهما بدران فقال: امتحنهما بشيء، فما سألتهما عن شيء إلا أحسنا الجواب فيه، فقال لي: كيف تراهما فقلت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى قمري أفق وفرعي بشامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزينهما عرق كريم ومحتد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسدان آفاق السماء بهمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤيدها حزم ورأي وسؤدد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سليلي أمير المؤمنين وحائزي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مواريث ما أبقى النبي محمد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حياة وخصب للولي ورحمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحرب لأعداء وسيف مهند</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ثم قلت: فرع زكا أصله، وطاب مغرسه، وتمكنت فروعه، وعذبت مشاربه، آواهما ملك أغر نافذ الأمر واسع العلم عظيم الحلم، أعلاهما فعلوا، وسما بهما فسموا، فهما يتطاولان بطوله، ويستضيئان بنوره، وينطقان بلسانه، فأمتع الله أمير المؤمنين بهما، وبلغه الأمل فيهما، فقال: تفقدهما، فكنت أختلف إليهما في الأسبوع طرفي نهارهما.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث الخطيب باسناد رفعه إلى سلمة قال: كان عند المهدي مؤدب يؤدب الرشيد، فدعاه المهدي يوما وهو يستاك فقال له: كيف تأمر من السواك قال استك يا أمير المؤمنين، فقال المهدي: إنا لله وإنا إليه راجعون، ثم قال: التمسوا لنا من هو أفهم من ذا، فقالوا: رجل يقال له علي بن حمزة الكسائي من أهل الكوفة قدم من البادية قريبا، فكتب بازعاجه من الكوفة، فساعة دخل عليه قال: يا علي بن حمزة، قال: لبيك يا أمير المؤمنين، قال: كيف تأمر من السواك، قال: سك يا أمير المؤمنين، قال: أحسنت وأصبت، وأمر له بعشرة آلاف درهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1858,251 +1858,251 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث فيما رفعه إلى إبراهيم بن إسماعيل الكاتب قال: سأل اليزيدي الكسائي بحضرة الرشيد قال: انظر في هذا الشعر عيب، وأنشده:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما رأينا خربا ن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فر عنه البيض صقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يكون العير مهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يكون المهر مهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال الكسائي: قد أقوى الشاعر، فقال له اليزيدي: انظر فيه، فقال: أقوى لا بد أن ينصب المهر الثاني على أنه خبر كان، قال: فضرب اليزيدي بقلنسوته الأرض وقال: أنا أبو محمد، الشعر صواب، إنما ابتدأ فقال المهر مهر، فقال له يحيى بن خالد: أتتكنى بحضرة أمير المؤمنين وتكشف رأسك؟! والله لخطأ الكسائي مع أدبه أحب إلينا من صوابك مع سوء فعلتك، فقال: لذة الغلب أنستني من هذا ما أحسن.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدث المرزباني، حدث محمد بن إبراهيم، حدثنا عبد الله بن أبي سعد الوراق، حدثنا النعمان بن هارون الشيباني قال: كان أبو نواس يختلف إلى محمد بن زبيدة، وكان الكسائي يعلمه النحو، فقال أبو نواس: إني أريد أن أقبل محمدا قبلة، فقال له الكسائي: إن علي في هذا وصمة وأكره أن يبلغ هذا أمير المؤمنين، فقال أبو نواس: إنك إن تركتني أقبله وإلا قلت فيك أبياتا أرفعها إلى أمير المؤمنين، فأبى عليه الكسائي وظن أنه لا يفعل، فكتب أبو نواس رقعة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للامام جزاك الله صالحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تجمع الدهر بين السخل والذيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالسخل غر وهم الذئب غفلته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والذئب يعلم ما بالسخل من طيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ودفعها إلى بعض الخدم ليوصلها إلى الرشيد، فجاء بها الخادم إلى الكسائي، فلما قرأها علم أنه شعر أبي نواس، فقال له ويحك: هذا أمر عظيم، سأتلطف لك، فغب أياما ثم احضر وسلم علي وعلى محمد فستبلغ حاجتك، فغاب وتحدث الكسائي أن أبا نواس غائب، ثم جاء فقام إليه الكسائي فسلم عليه وعانقه، وسلم أبو</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نواس على محمد وقبله، وقال أبو نواس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أحدث الناس ظرفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزهو على كل ظرف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كانوا إذا ما تلاقوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصافحوا بالأكف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأظهروا اليوم رشف ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خدود والرشف يشفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصرت تلثم من شئ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت من طريق التحفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال وقال ابن أبي طاهر: وهذا الحديث عندي باطل مصنوع من قبل من حدث به ابن أبي سعد عنه لا منه، لأن أبناء الخلفاء كانوا في مثل حال المخلوع أجل مكانا من أن يعانقوا أحدا من الرعية، ومن قبل أن هذا الشعر الأخير أنشدنيه غير واحد لعبد الصمد بن المعذل، حتى خبرني أبو علي الفضل بن جعفر بن الفضل بن يوسف المعروف بالبصير أنه له، وأنه قاله بالكوفة في حداثة من سنه، وكان بعيدا من الكذب في ادعاء مثل هذا من الشعر، والله أعلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدث عبد الله بن جعفر عن محمد بن يزيد عن المازني عن الأصمعي قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2130,115 +2130,115 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولليزيدي أشعار في الكسائي ذكرت في أخباره، ومن قول اليزيدي فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفسد النحو الكسائ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ي وثنى ابن غزاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرى الأحمر تيسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاعلفوا التيس النخاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث المرزباني عن عبد الله بن جعفر عن محمد بن يزيد عن المازني والرياشي عن أبي زيد قال: لما ورد نعي الكسائي من الري قال أبو زيد: لقد دفن بها علم كثير بالكسائي. ثم قال: قدم علينا الكسائي البصرة فلقي عيسى والخليل وغيرهما وأخذ منهم نحوا كثيرا ثم صار إلى بغداد فلقي أعراب الحطمة فأخذ عنهم الفساد من الخطأ واللحن فأفسد بذلك ما كان أخذه بالبصرة كله. قال عبد الله: وذلك أن الكسائي كان يسمع الشاذ الذي لا يجوز من الخطأ واللحن وشعر غير أهل الفصاحة والضرورات فيجعل ذلك أصلا ويقيس عليه حتى أفسد النحو.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو عبد الله ابن مقلة حدثني أبو العباس أحمد بن يحيى قال اجتمع الكسائي والأصمعي عند الرشيد وكانا معه يقيمان بمقامه ويظعنان بظعنه، فأنشد الكسائي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم كيف ينفع ما يعطي العلوق به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رئمان أنف إذا ما ضن باللبن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال الأصمعي ريمان بالرفع، فقال له الكسائي: اسكت ما أنت وهذا، يجوز رئمان ورئمان ورئمان، ولم يكن الأصمعي بصاحب عربية، فسألت أبا العباس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كيف جاز ذلك؛ فقال: إذا رفع رفع بينفع أي أم كيف ينفع رئمان أنف، وإذا نصب نصب بيعطي، وإذا خفض رده على الهاء في به. قال: والمعنى وما ينفعني إذا وعدتني بلسانك ثم لم تصدقه بفعلك؟ يقال ذلك للذي يبر ولا يكون منه نفع، كهذه الناقة التي تشم بأنفها مع تمنع درتها، والعلوق التي قد علق قلبها بولدها، وذلك أنه نحر عنها ثم حشي جلده تبنا أو حشيشا وجعل بين يديها حتى تشمه وتدر عليه، فهي تسكن إليه مرة ثم تنفر عنه ثانية، تشمه بأنفها ثم تأباه مقلتها، فيقول: فما نفع هذا البو إذا تشممته ثم منعت درتها.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2346,147 +2346,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث المرزباني في كتابه قال: كتب الكسائي إلى الرشيد وهو يؤدب محمدا الأمين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للخليفة ما تقول لمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمسى إليك بحرمة يدلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت مذ صار الأمين معي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدي يدي ومطيتي رجلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى فراشي ما ينبهني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من نومتي بقيامه قبلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسعى برجل منه ثالثة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نقصت زيادتها من الرجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فامنن علي بما يسكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عني وأهد الغمد للنصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فضحك الرشيد وأمر له ببرذون بسرجه ولجامه، وبجارية حسناء بآلتها، وخادم وعشرة آلاف درهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل للكسائي: قد أبحت علمك الناس، فقال: يعين الله عليهم بالنسيان.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2498,339 +2498,339 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: ومن شعر الكسائي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما النحو قياس يتبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبه في كل أمر ينتفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما أبصر النحو الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مر في المنطق مرا فاتسع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاتقاه جل من جالسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من جليس ناطق أو مستمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا لم يبصر النحو الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هاب أن ينطق جبنا فانقطع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتراه يرفع النصب وما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان من خفض ومن نصب رفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقرأ القرآن لا يعرف ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرف الاعراب فيه وصنع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والذي يعرفه يقرأه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما شك في حرف رجع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناظرا فيه وفي إعرابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا ما عرف اللحن صدع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم وضيع رفع النحو وكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شريف قد رأيناه وضع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهما فيه سواء عندكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليست السنة فينا كالبدع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث هارون بن علي المنجم في «أماليه» عن أبي توبة قال: سمعت الفراء يقول: مدحني رجل من النحويين فقال لي: ما اختلافك إلى الكسائي وأنت مثله في النحو؟ فأعجبتني نفسي فأتيته فناظرته مناظرة الأكفاء، فكأني كنت طائرا يغرف من البحر بمنقاره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث محمد بن إسحاق النديم قال: قرأت بخط أبي الطيب ابن أخي الشافعي قال: أشرف الرشيد على الكسائي وهو لا يراه، فقام الكسائي ليلبس نعله لحاجة يريدها، فابتدرها الأمين والمأمون، وكان مؤدبهما، فوضعاها بين يديه، فقبل رؤوسهما وأيديهما ثم أقسم عليهما ألا يعاودا، فلما جلس الرشيد مجلسه قال: أي الناس أكرم خدما؟ قال: أمير المؤمنين أعزه الله، قال: بل الكسائي يخدمه الأمين والمأمون، وحدثهم الحديث.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حدث السلامي قال: حضر مجلس الكسائي أعرابي وهم يتحاورون في النحو، فأعجبه ذلك، ثم تناظروا في التصريف فلم يهتد إلى ما يقولون، ففارقهم وأنشأ يقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زال أخذهم في النحو يعجبني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تعاطوا كلام الزنج والروم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمفعل فعل لا طاب من كلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنه زجل الغربان والبوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقرأت بخط أبي سعيد عبد الرحمن بن علي اليزدادي اللغوي الكاتب في «كتاب جلاء المعرفة» من تصنيفه: قيل اجتمع إبراهيم النظام وضرار بين يدي الرشيد فتناظرا في القدر حتى دقت مناظرتهما فلم يفهمهما، فقال لبعض خدمه ومن يثق به</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويرضى برأيه: اذهب بهذين إلى الكسائي حتى يتناظرا بين يديه، ثم ليخبرك لمن الفلج منهما، فلما صار في بعض الطريق قال إبراهيم النظام لضرار: أنت تعلم أن الكسائي لا يحسن شيئا من النظر، وإنما معوله على النحو والحساب، ولكن تهيء له مسألة نحو وأهيء له مسألة حساب فنشغله بهما، لأنا لا نأمن أن يسمع منا ما لم يسمعه ولم يبلغه فهمه أن ينسبنا إلى الزندقة، فلما صارا إليه سلما عليه، ثم بدأ ضرار فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2874,75 +2874,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث الحزنبل قال: أنشدنا يعقوب بن السكيت لأبي الجراح العقيلي يمدح الكسائي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضحوك إذا زف الخوان وزوره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحيا بأهلا مرحبا ثم يجلس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا حسن ما جئتكم قط مطفئا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لظى الشوق إلا والزجاجة تقلس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال يعقوب: يريد تمتلئ حتى تفيض، ونصب قوله يحيا بأهلا على الحكاية.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث عبد الله بن جعفر عن علي بن مهدي عن أحمد بن الحارث الخراز قال: كان الكسائي ممن وسم بالتعليم، وكان كسب به مالا إلا أنه حكي عنه أنه أقام غلاما ممن عنده في الكتاب وقام يفسق به، وجاء بعض الكتاب ليسلم عليه فرآه الكسائي ولم يره الغلام، فجلس الكسائي في مكانه وبقي الغلام قائما مبهوتا، فلما دخل الكاتب قال للكسائي: ما شأن هذا الغلام قائما؟ قال: وقع الفعل عليه فانتصب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2978,355 +2978,355 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">القوم يعزونه ويطيبون نفسه وهو يظهر حزنا فقالوا: يا أمير المؤمنين وما له قضيت عليه بهذا؟ قال: إنه حدثني أنه لقي رجلا من الأعراب عالما غزير العلم بموضع يقال له ذو النخيلة، قال الكسائي: فكنت أغدو عليه وأروح أمتاح ما عنده، فغدوت عليه غدوة من تلك الغدوات فإذا هو ثقيل ورأيت به علة منكرة، قال: فألقى نفسه وجعل يتنفس ويقول:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدر أحلك ذا النخيل وقد ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبي ما لك ذو النخيل بدار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا كداركم بذي بقر الحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيهات ذو بقر من المزدار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الكسائي: فغدوت عليه صباحا فإذا هو لما به، قال: فدخلت الساعة على الكسائي فإذا هو ينشد هذين البيتين فغمني ذلك غما شديدا، فكان كما قال، مات من يومه ودفن بمنزله في سكة حنظلة بن نصر بالري سنة اثنتين وثمانين ومائة. وفي غير هذه الرواية زيادة في الشعر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالت جمال وكلهن جميلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما تأمرون بهؤلا السفار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا بنو سفر ولم نشعر بهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم الذين نريد غير تماري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما اتكأن على الحشايا مضمضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالنوم أعينهن بعد غرار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقط الندى بجنوبهن كأنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقط الندى بلطائم العطار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكانت وفاته برنبويه، كورة من كور الري، هو ومحمد بن الحسن الفقيه في وقت واحد، وكانا خرجا مع الرشيد إليها، فقال الرشيد: دفنت الفقه والنحو برنبويه، فقال أبو محمد اليزيدي يرثيهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصرمت الدنيا فليس خلود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما قد ترى من بهجة سيبيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيفنيك ما أفنى القرون التي مضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن مستعدا فالفناء عتيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أسيت على قاضي القضاة محمد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأذريت دمعي والفؤاد عميد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت إذا ما الخطب أشكل من لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بايضاحه يوما وأنت فقيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأوجعني موت الكسائي بعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكادت بي الأرض الفضاء تميد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأذهلني عن كل عيش ولذة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرق عيني والعيون هجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هما عالمانا أوديا وتخرما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما لهما في العالمين نديد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روي أن وفاة الكسائي كانت بطوس لا الري.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما بلغت هذه الأبيات إلى الرشيد قال: يا يزيدي لئن كنت تسيء بالكسائي في حياته لقد أحسنت بعد موته. وقيل بل قال له: أحسنت يا بصري، لئن كنت تظلمه في حياته لقد أنصفته بعد موته.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3700,179 +3700,179 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وعن الأصمعي: أخذ الكسائي اللغة عن أعراب من الحطمة ينزلون بقطربل، فلما ناظر سيبويه استشهد بلغتهم عليه، فقال أبو محمد اليزيدي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كنا نقيس النحو فيما مضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على لسان العرب الأول </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجاء أقوام يقيسونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> على لغى أشياخ قطربل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكلهم يعمل في نقض ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> به نصاب الحق لا يأتلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الكسائي وأصحابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> يرقون في النحو إلى أسفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفسد النحو الكسائي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وثنى ابن غزاله </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأرى الأحمر تيسا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فاعلفوا التيس النخالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن درستويه: كان الكسائي يسمع الشاذ الذي لا يجوز إلا في الضرورة، فيجعله أصلا ويقيس عليه، فأفسد بذلك النحو.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأ عليه أبو عمر الدوري وأبو الحارث الليث، ونصير بن يوسف الرازي، وقتيبة بن مهران الأصبهاني، وأحمد بن أبي سريج النهشلي، وأبو حمدون الطيب بن إسماعيل، وعيسى بن إسماعيل الشيرازي، وأبو عبيد القاسم بن سلام، ومحمد بن سفيان، وخلق سواهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3908,147 +3908,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيها الطالب علما نافعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> اطلب النحو ودع عنك الطمع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما النحو قياس يتبع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وبه في كل علم ينتفع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا ما أبصر النحو فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مر في المنطق مرا فاتسع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">في أبيات أخرى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال ابن الدورقي، اجتمع الكسائي واليزيدي عند الرشيد، فحضرت الصلاة فقدموا الكسائي يصلي، فأرتج عليه في قراءة: قل يا أيها الكافرون، فقال اليزيدي: قراءة قل يا أيها الكافرون ترتج على قارئ الكوفة! قال: فحضرت صلاة فقدموا اليزيدي، فأرتج عليه في سورة </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الحمد فلما سلم قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">احفظ لسانك لا تقول فتبتلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إن البلاء موكل بالمنطق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرنا بهذه الحكاية شيخنا القاضي جلال الدين أبو الفضل عبد الرحمن ابن بدر الدين محمد عرف بابن الأمانة مشافهة، عن إمام المقرئين والمحدثين شمس الدين محمد بن محمد بن الجزري، أنبأنا أبو حفص عمر بن الحسن المزي إذنا، عن يوسف بن المجاور، أنبأنا أبو اليمن الكندي، أنبأنا أبو منصور الشيباني، أنبأنا أبو بكر الخطيب، أنبأنا أبو الحسن الحمامي، قال: سمعت عمر بن محمد الإسكاف يقول: سمعت عمي يقول: سمعت ابن الدروقي يقول، فذكرها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4336,99 +4336,99 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المبرد: حدثني المازني والتوزي، أن الكسائي كتب إلى أبي زيد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شكوت إلي مجانينكم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فأشكو إليك مجانيننا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان أقذاركم قد نموا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فأقذر وأنتن بمن عندنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلولا المعافاة كنا كهم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولولا البلاء لكانوا كنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو زيد: قدم الكسائي البصرة، يأخذ عن أبي عمرو وعيسى ويونس علما كثيرا صحيح، فلما خرج إلى بغداد، وقدم أعراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الحطمة، وأخذ عنهم شيئا فاسدا، وخلط هذا بذلك، فأفسد.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4674,50 +4674,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>