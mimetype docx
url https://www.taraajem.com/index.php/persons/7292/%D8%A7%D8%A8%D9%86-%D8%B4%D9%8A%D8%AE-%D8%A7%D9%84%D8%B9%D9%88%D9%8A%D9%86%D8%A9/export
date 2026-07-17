--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -141,971 +141,971 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني من لفظه لنفسه ما كتب به إلى الشيخ شمس الدين الحيالي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام مثل أنفاس العبير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على من حبه زاد المسير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونهج سبيله حرز الأماني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومصباح الهداية للبصير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عوارفه لأهل الكشف قوت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإحياء لعلمهم الغزير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إشارته النجاة لمن وعاها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنطقه شفاء للصدور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحية من ذريعته إليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاصة نية وصفا ضمير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي جمل الفصول له مثير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى المقصور في تلك القصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو واتاه تيسير وفوز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتكميل المقاصد والسرور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقائل سره وجه التهاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاح طوالع السعد المنير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سعى ورمى جمار البعد عنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطاف بكعبة الحرم الخطير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يقنع بتحفة بنت فكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا اعتاض السطور عن الحضور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني لنفسه يمدح رسول الله صلى الله عليه وسلم، وأنشدها في الحرم الشريف سنة ثمان وثلاثين وسبع مائة: من الطويل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاها تواصل سيرها بسراها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تردعاها فالغرام دعاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تخشيا منها كلالا من السرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحقكما أن الكلال عداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن مل حاديها وحار دليلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هداها إلى تلك القباب سناها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى ينقضي في مسجد الخيف خوفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتلقى مناها في نزول مناها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتجرع من ماء الأجيرع شربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتنقع من حر الذميل صداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متى ما تخللت النخيل بيثرب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدمت تثريبها وعناها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم يبق من أكوارها في ظهورها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظهور إذا ما بطن مر حواها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إليك رسول الله سعي عصابة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعد خطاها فيك محو خطاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتت وقراها موقر بذنوبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأحسن كعادات الكرام قراها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس لها عند الإله وسيلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواك إذا ما النار شب لظاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشدني ما كتبه لصاحب مادرين يودعه، وقد توجه للحج سنة خمسين وسبع مائة: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودعتكم وتركت قلبي عندكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورحلت بالمخلوق من صلصال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالقلب في الفردوس يشهد حسنكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والجسم في نار التفرق صال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتبت إليه لما قدم إلى دمشق متوجها إلى الحجاز سنة خمسين وسبع مائة سؤالا كنت كتبته إلى الشيخ نجم الدين داود بن علي القحفيزي وهو: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إنما القرآن أكبر معجز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأفضل من يهدى به الثقلان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن جملة الإعجاز كون اختصاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بإيجاز ألفاظ وبسط معاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنني في الكهف أبصرت آية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها الفكر في طول الزمان عناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ذاك إلا استطعما أهلها فقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نرى استطعماهم مثله ببيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما الحكمة الغراء في وضع ظاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكان ضمير إن ذاك لشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجابني الشيخ زين الدين نظما ونثرا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت لماذا ’’استطعما أهلها’’ أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن استطعماهم إن ذاك لشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفيه اختصار ليس ثم ولم تقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على سبب الرجحان منذ زمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهاك جوابا رافعا لنقابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يصير به المعنى كرأي عيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما استوى الحالان في الحكم رجح الضـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـمير وأما حين يختلفان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن كان في التصريح إظهار حكمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كرفعة شأن أو حقارة جان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمثل أمير المؤمنين يقول ذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما نحن فيه صوحوا بأمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا على الإيجاز واللفظ جاء في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جوابي منثورا بحسن بيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تمتحن بالنظم من بعد عالما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس لكل بالقريض يدان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد قيل أن الشعر يزري بهم فلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكاد ترى من سابق برهان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تنسني عند الدعاء فإنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سأبدي مزاياكم بكل مكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستغفر الله العظيم لما طغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به قلمي أو طال فيه لساني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والجواب المبسوط بالنثر فهو:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1158,451 +1158,451 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقال إنه كان منقطعا بزاوية بالموصل وكان الماء بعيدا عنه فرأى رؤيا فحفر حفيرة في الزاوية فنبع منها وجرت منه عين لطيفة فقيل له شيخ العوينة ولد في رجب سنة 681 بالموصل ونشأ في تلك البلاد وحج صحبة بنت صاحب ماردين في سنة 750 وقرأ القراآت على الشيخ عبد الله الواسطي النحرير وأخذ الشاطبية عن الشيخ شمس الدين ابن الوراق وشرحها عليه وحفظ مختصرا في الفقه يسمى الحصن النافع تأليف القاضي تاج الدين مفرج التكريتي مدرس النظامية وشرح الحاوي على القاضي عز الدين أبي السعادات عبد العزيز بن عدي البلدي وعلى السيد ركن الدين وأخذ عنه مختصر ابن الحاجب وشرحه وأخذ ألفية ابن معطي عن الشيخ شمس الدين المعيد المعروف بابن عائشة وقرأ اللمع ببغداد على الشيخ شمس الدين محمد بن فضل الله الحجري بفتح المهملة وسكون الجيم التبريزي المدرس بالمستنصرية وقرأ اللمع لابن جني على مهذب الدين النحوي ببغداد وسمع بعض جامع الأصول على تاج الدين بلدجي النحوي وأجاز له وكان يرويه عن ابن الحامض عن المؤلف وسمع أكثر شرح السنة للبغوي على تاج الدين عبد الله ابن المعافي وقدم دمشق سنة 38 - فأخذ عن فضلائها وسمع الحديث من زينب بنت الكمال والسلاوي والمزي وغيرهم وشرع في التصانيف فشرح مختصر ابن الحاجب والفروع والبديع لابن الساعاتي ونظم الحاوي الصغير وشرح المفتاح اثنى عليه ابن حبيب وشرع في شرح التسهيل لابن مالك وغير ذلك وذكر أن جده الأعلى زين الدين علي والد منصور كان زاهدا منقطعا بمكان من جبانة الموصل ولم يكن عنده ماء يشرب منه قريب فكان يقاسي لذلك شدة فرأى رؤيا فحفر حفيرة فظهر له الماء وجرت عين فنسب إليها فقيل له شيخ العوينة بالتصغير وكان له نظم حسن فمنه قصيدة نبوية أولها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاها تواصل سيرها بسراها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تردعاها فالغرام دعاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن رافع في ذيل تاريخ بغداد كان حسن العبارة لطيف المحاضرة مليح البزة جميل الهيئة كثير التودد متواضعا خيرا دينا قال الصفدي كتبت إليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إنما القرآن أكبر معجز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأفضل من يهدى به الثقلان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن جملة الإعجاز كون اختصاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بايجاز ألفاظ وبسط معان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنني في الكهف أبصرت آية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها الفكر في طول الزمان عناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ذاك إلا استطعما أهلها فقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرى أستطعماهم مثله ببيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما الحكمة الغراء في وضع ظاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكان ضمير أن ذاك لشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال فأجاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت لماذا استطعما اهلها أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عناستطعماهم إن ذاك لشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفيه اختصار ليس ثم ولم تقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على سبب الرجحان منذ زمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهاك جوابا رافعا لنقابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بصير به المعنى كراي عيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما استوى الحالان رجح منهما ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضمير وأما حين يختلفان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان في التصريح إجهار حكمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرفعه شأن أو حقارة جان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمثل أمير المؤمنين يقول ذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما بحن فيه صرحوا بأمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا على الإيجاز واللفظ جاء في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جوابي منشورا بحسن بيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تمتحن بالنظم من بعد عالما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس لكل بالقربض يدان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد قيل إن الشعر يزري بهم فلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكاد يرى من سابق برهان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تنسنى عند الدعاء فاننى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سابدى مزيا كم بكل مكان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستغفر الله العظيم لما طغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به قلمي أو طال فيه لساني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت وشعره أكثر انسجاما وأقل تكلفا من شعر الصفدي ومات بالموصل في رمضان سنة 755</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1704,395 +1704,395 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن الحسين بن القاسم بن منصور بن علي الموصلي زين الدين بن شيخ القوفية بالتصغير اسم مكان كان جده الأعلى منقطعاً بمكان بالموصل وكان الماء بعيدا عنه فرأى رؤيا فحفر حفيرة في ذلك المكان فجرت منه عين لطيفة فقيل له شيخ القوفيه ولد صاحب الترجمة في رجب سنة 681 إحدى وثمانين وستمائة بالموصل ونشأ بها وقرأ القرآن وأخذ الشاطبية وشرحها عن الشيخ شمس الدين بن الوراق وأخذ سائر العلوم عن جماعة وسمع الحديث عن زينب بنت الكمال والمزي وغيرهما وشرع في التصانيف فشرح مختصر ابن الحاجب وفروع ابن الساعاتي ونظم الحاوي الصغير وشرح المنهاج وشرع في شرح التسهيل لابن مالك وغير ذلك قال ابن رافع في ذيل تاريخ بغداد كان حسن العبارة لطيف المحاضرة مليح البزة جميل الهيئة كثير التودد خيراً ديناً وهو الذي كتب إليه الصفدي السؤال المشهور في قوله تعالى استطعما أهلها وجعله نظماً فقال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إنما القرآن أكبر معجز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لافضل من يهدي به الثقلان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن جملة الإعجاز كون اختصاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بإيجاز ألفاظ وبسط معان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنني في الكهف أبصرت آية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها الفكر في طول الزمان عناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ذاك إلا استطعما أهلها فقد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يرى استطعماهم مثله ببيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما الحكمة الغراء في وضع ظاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكان ضمير إن ذاك لشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فأجاب صاحب الترجمة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سألت لماذا استطعما أهلها أنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن استطعماهم ان ذاك لشان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفيه اختصار ليس ثم ولم تقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على سبب الرجحان منذ زمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهاك جوابا رافعا لنقابه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يصير به المعنى كرأي عيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما استوى الحالان في الحكم رجح ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضمير وأما حين يلتقيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن كان في التصريح أظهر حكمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لرفعة شأن أو حقارة جان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كمثل أمير المؤمنين يقول ذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما نحن فيه صرحوا بأمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا على الإيجاز واللفظ جاء في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جوابي منثوراً بحسن بيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تمتحن بالنظم من بعد عالما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فليس لكل بالقريض يدان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد قيل إن الشعر يزري بهم فلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يكاد ترى من سابق برهان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستغفر الله العظيم بما طغى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">به قلمي أو طال فيه لساني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن حجر وشعره أكثر انسجاماً وأقل تكلفاً من شعر الصفدي ومات بالموصل في رمضان سنة 755 خمس وخمسين وسبعمائة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2160,50 +2160,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>