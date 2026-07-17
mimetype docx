--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -173,147 +173,147 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 - حكى الخطيب أبو زكريا يحيى بن علي التبريزي اللغوي: إن أبا الحسن علي بن أحمد بن علي الفالي الأديب كان له نسخة من كتاب الجمهرة لابن دريد في غاية الجودة، فدعته الحاجة إلى بيعها، فاشتراها الشريف المرتضى بستين دينارا، وتصفحها، فوجد فيها أبياتا بخط بائعها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنست بها عشرين حولا وبعتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد طال وجدي بعدها وحنيني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كان ظني إنني سأبيعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو خلدتني في السجون ديوني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن لضعف وافتقار وصبية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صغار عليم تستهل شؤوني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت ولم أملك سوابق عبرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مقالة مكوي الفؤاد حزين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد تخرج الحاجات يا أم مالك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كرائم من رب بهن ضنين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فارجع النسخة إليه وترك الدنانير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 - قرأت بخط محمد بن إدريس الحلي الفقيه الإمامي قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -413,427 +413,427 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3 - ويدخل في باب المفارقات ما يورد للسيد وعنه بحسن نية، وبقصد التنويه بذكره، ولكنه يخرج به عن خلقه المعروف به، أو عن الخلق الإنساني السوى العام. فمن الشائع في الأوساط الخاصة لرجال المذهب الإمامي، والوارد في بعض المصادر إن السيد الرضي حين أسمع أخاه المرتضى قصيدته في ’’رثاء أبي الصابي’’:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعلمت من حملوا على الأعواد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرأيت كيف خبا ضياء النادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيها قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم تكن من أسرتي وعشيرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلأنت أعلقهم يدا بودادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الفضل ناسب بيننا إن لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرفي مناسبه ولا ميلادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">غضب المرتضى - لمكانة أخيه من النسب والدين وقال له مستخفا ’’بالصابي’’: حملوا كلبا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يريدون بما أوردوا إن ينزهوا مقام رجل الدين المسلم عن رثاء رجل ذمي، ناسين إن جواب المرتضى إن صح يتنافى مع الخلق الرفيع، الذي يجب إن يتحلى به رجل كالمرتضى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولكني وجدت الشريف المرتضى نفسه يرثي أبا إسحاق الصابي رثاء لا يقل تقديرا وأسى عن رثاء الرضي له، ووجدت بين المرتضى وأبي إسحاق من تبادل العواطف والإخاء ما يدل على إن الأخوات والصداقات لا يحول دونها اختلاف في منسب أو مذهب، وإن الرجل ما كان يحول مقامه الديني من إن يتغنى بإخاء رجل كابي إسحاق وإن يرثيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان يومك يا أبا إسحاق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا وداعي للمنى وفراقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا حمامك ما اهتدى هم إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبي ولا نار إلى إحراقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسلبت منك أجل شطري عيشتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفجعت منك بأنفس الأعلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما رأيتك فوق صهوة شرجع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيد المنايا أظلمت آفاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنني من بعد ثكلك ذو يد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جذاء أو غصن بلا إيراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومودة بين الرجال تضمهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتلفهم خير من الأعراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذا نضاعنا شعار جمالنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورمى هلال سمائنا بمحاق؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بل رأيت المرتضى يجرى إلى أكثر من هذا فيمدح هلال بن المحسن الصابي وهو حفيد أبي إسحاق بأبيات فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقول زارني فوددت إني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقيت بمهجتي من كان قاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرت به التصابي والغواني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأيام الشبيبة والبطالة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف ألوم أما لمت دهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضللت به فاطلع لي هلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غفرت به ذنوب الدهر لما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتى كفى وأعلقها وصاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنا مصطف إلا خليلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضيت على تجاربه خلاله</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي طويلة قبست منها موضع الحاجة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4 - وقد رمي الشريف بالبخل في أحد المصادر القديمة وعنه نقلت المصادر المتأخرة ذلك. جاء في عمدة الطالب: وكان المرتضى يبخل، ولما مات خلف مالا كثيرا، وخزانته اشتملت على ثمانين ألف مجلد، ولم أسمع مثل ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -861,2971 +861,2971 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذا ’’مهيار الديلمي’’ لم يحفل ديوانه الكبير بغير قصيدة واحدة في مدح الشريف، والقصيدة نفسها على ما احتوت من إطراء لا تخلو من تثريب على التباطؤ عن انجاز وعد كان الشريف وعده إياه، بل هي قيلت تذكيرا بوعد لم ينجز:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا القاسم استمتع بها نبوية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تراجع عنها الناس فيما توغلوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محاسن إن سارت فقد سار كوكب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذكرك، أو طارت فقد طار أجدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحدث عنها الناطقون وأصبحت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بها العيس تحدي والسوابق تصهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سما للعلى قوم سواك فلم تنل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سماؤك، حتما إن باعك أطول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أ لست من القوم استخفت سيوفهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رقاب عدا كانت على الموت تثقل!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تؤدي فروض الشعر ما قيل فيكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي الناس أما جازكم يتنفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحمس من آثاركم وعلاكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وننسب من أحلامكم ونغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك الخير! ظني في اعتلاقك عاذري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تتركن يا حر وعدك يعذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمري! وبعض الريث خير مغبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن حساب الناس لي فيك أعجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشبث بها أكرومة في إنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتاب يوفى في يديك مسجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوالله ما أدرى! هل الدهر عارف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفضلك إلهاما أم الدهر يغفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن القصص الطريف الذي يراد به الدلالة على ذكاء المرتضى المفرط، أو ذكاء من يكون طرفا ثانيا للمرتضى، ولكنه بما يحاط به من تزيد أو مغالاة، يحيله إلى ما يعود على خلق المرتضى بأذى وتخديش، لو قبلناهما لتناقضا كثيرا مع الخلق المعروف عن الرجل، ومع الظروف التي تلابسه. فقد روى إن أبا العلاء يوم ورد على بغداد كان ملازما لمجلسه وأنه أعنى أبا العلاء كان يتعصب للمتنبي، ويفضله على غيره من الشعراء، على حين كان الشريف ينتقصه، ويورد معايب في شعره، فقال المعري يوما: لو لم يكن للمتنبي إلا قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك يا منازل في القلوب منازل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقفرت أنت وهن منك أواهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">لكفاه فضلا. فغضب المرتضى وأمر بإخراجه من مجلسه، ثم قال لمن حضر: أتدرون أي شيء أراد بذكر هذه القصيدة، فإن ’’للمتنبي’’ أجود منها ولم يذكرها. إنما أراد قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا أتتك مذمتي من ناقص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهي الشهادة لي باني كامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نحن لا ننكر تعصب ’’أبي العلاء’’ للمتنبي، ولا تعصب الشريف عليه، فكلاهما معروف بذلك، ولا نستكثر على المعري هذه الإيماءة اللاذعة، ولا على الشريف تلك الانتباهة الخاطفة الفارعة، ولكن الذي لا نراه يتسق ومجرى الصلة بين الرجلين مع جواز إن يغضب المرتضى في نفسه إن يأمر بإخراج مناظره من مجلسه، وإن تتزيد بعض الروايات على ذلك فتقول: فسحب برجله وأخرج.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ننكر هذا، لأننا لم نشهد في كل ما كتب ’’أبو العلاء’’ تعريضا بالمرتضى، ولا في جملة ما كتب المرتضى انتقاصا لأبي العلاء، بل وجدنا غير ذلك. وجدنا أبا العلاء الطريد من مجلس الشريف على زعم الأخباريين بعد تسعة أعوام من عودته إلى المعرة لا ينسى فضل هذا البيت، ولا فضل الشريفين خاصة، فيبعث إليهما عند وفاة والدهما أبى أحمد مواسيا معزيا، بقصيدة من غرر ما في ديوانه سقط الزند، ولا يفوته أن يستطرد إلى مدح المرتضى وولده بما يدل على كرم شيم، ونبل نفس، وإن يستجد عذرا له مما قدم من شعر في التعزية هو دون أهل هذا البيت مقاما ومنزلة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أودى فليت الحادثات كفاف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مال المسيف وعنبر المستاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الطاهر الآباء والأبناء والآراب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأثواب والآلاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقيت ربك فاسترد لك الهدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما نالت الأيام بالاتلاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساقاك أمواه الحياة مخلدا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكساك شرخ شبابك الأفواف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبقيت فينا كوكبين سناهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الصبح والظلماء ليس بخافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قدرين في الإرداء بل مطرين في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الأجداء بل قمرين في الأسداف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رزقا العلاء فأهل نجد كلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نطقا الفصاحة مثل أهل دياف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساوى الرضي المرتضى وتقاسما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطط العلى بتناصف وتصافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حلفا ندى سبقا وصلى الأطهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">المرضى فيا لثلاثة أحلاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنتم ذوو النسب القصير فطولكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باد على الكبراء والأشراف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والراح إن قيل ابنة العنب اكتفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باب عن الأسماء والأوصاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زاع بيتكم الرفيع وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالوجد أدركه خفي زحاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويخال موسى جدكم لجلاله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في النفس صاحب سورة الأعراف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا مالكي سرح القريض أتتكما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منى حولة مسنتين عجاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تعرف الورق اللجين وإن تسل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخبر عن القلام والخذراف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنا الذي أهدى أقل بهارة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنا لأحسن روضة مئناف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوضعت في طرق التشرف ساميا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكما ولم أسلك طريق العافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأدل من هذا كله على ما لأبى العلاء من إعجاب بالشريف، وذكرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حسنة لأيام إقامته في بغداد، لم تنقص بإذلال وإهانة ما روي إن صح ما روي من إن أبا العلاء سئل عن المرتضى بعد عودته من العراق فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سائلي عنه فيما جئت تسأله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا هو الرجل العاري من العار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو جئته لرأيت الناس في رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والدهر في ساعة والأرض في دار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(شعره)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">شعره في غاية الجودة وحكي عن جامع ديوانه أنه قال سمعت بعض شيوخنا يقول ليس لشعر المرتضى عيب إلا كون الرضي أخاه فإنه إذا أفرد بشعره كان أشعر أهل عصره ومن شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرقنني وهنا بأجواز الربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطروقهن على النوى تخييل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ليلة وافى بها متمنع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودنت بعيدات وجاد بخيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت زائرنا بفاحمة الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يأت إلا والصباح رسول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقليله وضح الضحى مستكثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكثيرة غلس الظلام قليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجاف من الأعداء بقيا فربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفيت فلم تجرح بناب ولا ظفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تبر منهم كل عود تخافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فان الأعادي ينبتون من الدهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيني وبين عواذلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحب أطراف الرماح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا خارجي في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حكم إلا للملاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي يا بدر كل داجية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذ بيدي قد وقعت في اللجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنك ما تنقضي عجائبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبحر حدث عنه بلا حرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحق من خط عارضيك ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلط سلطانها على المهج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مد يديك الكريمتين معي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم ادع لي من هواك بالفرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل لمن خده من اللحظ دام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق لي من جوانح فيك تدمى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سقيم الجفون من غير سقم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تلمني إن مت منهن سقما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا خاطرت من هواك بقلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ركب البحر فيك أبا وأما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضن عني بالنزر إذ أنا يقظان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعطى كثيرة في المنام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والتقينا كما اشتهينا ولا عيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سوى إن ذاك في الأحلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا كانت الملاقاة ليلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالليالي خير من الأيام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جزعت لو خطات المشيب وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلغ الشباب مدى الكمال فنورا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشيب إن فكرت فيه مورد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد يورده الفتى إن عمرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبيض بعد سواده الشعر الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم يزره الشيب واراه الثرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد علم المغرور بالدهر أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراء سرور المرء في الدهر غمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما المرء إلا نهب يوم وليلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخب به شهب الفناء ودهمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان بعيدا عن منازعة الردى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فألقته في كف المنية أمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إن خير الزاد ما سد فاقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخير تلادي الذي لا أجمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان الطوى بالعز أحسن بالفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان من كسب المذلة طعمه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان أدنى العيش ليس بحاصل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لذي اللب في الدنيا بغير متاعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف بأعلى العيش في عالم البقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لذي الجهل مع تقصيره في المطالب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خليلي من ذؤابة قيس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في التصابي رياضة الأخلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عللاني بذكرهم تطرباني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسقياني دمعي بكأس دهاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخذا النوم من جفوني فاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد خلعت الكرى على العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما تفرقنا كما شاءت النوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبين ود خالص وتودد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني وقد سار الخليط عشية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخو جنة مما أقوم واقعد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله في مرثية أخيه السيد الرضي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا للرجال لفجعة جذمت يدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووددت لو ذهبت علي برأسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما زلت احذر وردها حتى أتت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحسوتها في بعض ما أنا حاسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومطلتها ضمنا فلما صممت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يثنها مطلي وطول مكاسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله عمرك من قصير طاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولرب عمر طال بالادناس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنذ عرفت الحزم ثم أدرعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لباسا جميلا ما تراني أهزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا غزل لي بالحسان شمائلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعما قليل يندم المتغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عذل يحتل سمعي لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثناءيت عما حل فيه المعذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما زال هذا الدهر منذ قطعته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بغير الخنا يلقي علي واحمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبيت قبولا بذله ولو إنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قبلت الذي يعطيه ما كان يبذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لحا الله قوما بت فيهم مضيعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعل بأنواع الغرور وانهل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقولون ما لا يفعلون تعاطيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واني ممن لا يقول ويعمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتخرجني الأقوال فيهم تكذبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا ليتهم قالوا ولم يتقولوا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هم قدموا من لا فضيلة عنده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أخروا إلا الذي هو أكمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد عشت فيمن ليس ينفق عندهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يجتبى إلا الذي هو أجمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبت بفكر في الأمور أجيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويعجبني في المشكلات التأمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعشق إبكار المعاني أثيرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما العشق في القوام إلا التخيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما غرني في هذه الدار مهمل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزور المنى أوطانه وهو مقبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل لمعز بالصبر وهو خلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجميل العذول ليس جميلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما جهلنا إن السلو مريح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو وجدنا إلى السلو سبيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا يا نسيم الريح من أرض بابل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحمل إلى أهل الخيام سلامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقل لحبيب فيك بعض نسيمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما إن أن سطيع رجع كلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لأرضى إن أكون بأرضكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على إنني منا استفدت سقامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الحسن العمري دخلت على الشريف المرتضى فأراني بيتين قد عملهما وهما:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرى طيف سعدي طارقا فاستفزني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هويا وصحبي بالفلاة هجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لعيني عاودي النوم واهجعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعل خيالا طارقا سيعود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فخرجت من عنده ودخلت على أخيه الشريف الرضي فعرضت عليه البيتين فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فردت جوابا والدموع بوادر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد إن للشمل المشتت ورود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهيهات من لقيا حبيب تعرضت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا دون لقياه مهامه بيد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فعدت إلى المرتضى بالخبر فقال يعز علي أخي قتله الذكاء فما كان إلا يسيرا حتى مضى الرضي لسبيله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عصب الله ومن حبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخيم ما عشت في صدري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن أرى ودهم وحده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زادي إذا وسدت في قبري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الذي أعددته جنتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعصمتي في ساعة الحشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى إذا لم يك لي ناصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أحد كان بكم نصري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقلني ربي بالذين اصطفيتهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت لنا هم خير من أنا خالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان كنت قد قصرت سعيا إلى التقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاني بهم ما شئت عندك لاحق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هم أنقذوا لما فزعت إليهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد صممت نحوي النيوب العوارق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهم جذبوا ضبعي إليهم من الأذى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد طرقت بأبي الخطوب الطوارق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولولاهم ما زدت في الدين حظوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا اتسعت فيه علي المضائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا سيرت فضلي إليها مغارب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا طيرته بينهن مشارق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا صيرت قلبي من الناس كلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهم وطنا تاوي إليه الحقائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اطرحوا النهج فلم يحفلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بما لكم في محكم الذكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واستلبوا إرثكم منكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من غير حق بيد العسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كسرتم الدين ولم تعلموا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكسرة الدين بلا جبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا لها مظلمة أولجت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على رسول الله في القبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله في أمير المؤمنين عليه السلام:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الذي ما كان دين ظاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الناس لولا رمحه وحسامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو الذي لا يقتضى في موقف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إقدامه نكص به إقدامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووقى الرسول على الفراش بنفسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما أراد جمامه أقوامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثانيه في كل الأمور وحصنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في النائبات وركنه ودعامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله در بلائه ودفاعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واليوم يغشى الدارعين قتامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما أجم العوالي غيله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما هو بينها ضرغامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلبوا مداه ففاتهم سبقا إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمد يشق على الرجال مرامه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(مؤلفاته)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1) الشافي في الإمامة مطبوع</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4647,755 +4647,755 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل: إن المرتضى اطلع يوما من روشنة فرأى المطرز الشاعر، وقد انقطع شراك نعله، وهو يصلحه فقال له: فديت ركائبك: أشار إلى قصيدته التي أولها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرى مغرما بالعيس ينتجع الركب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسائل عن بدر الدجى الشرقا والغربا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عذبات الجزع من ماء تغلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غزال يرى ماء القلوب له شربا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إلى قوله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تبلغني إليكم ركائبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا وردت ماء ولا رعت العشبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له المطرز مسرعا أتراها ما تشبه مجلسك وشربك وخلعك. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أراد بذلك أبيات المرتضى، وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خليلي من ذؤابة قيس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في التصابي مكارم الأخلاق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غنياني بذكرهم تطرباني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسقياني دمعي بكأس دهاق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخذا النوم من جفوني فاني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد خلعت الكرى على العشاق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن تصانيفه كتاب ’’الشافي في الإمامية’’، وكتاب ’’الملخص في الأصول’’ لم يتمه، كتاب ’’الذخيرة في الأصول’’ تام، كتاب ’’مجمل العلم والعمل’’، كتاب ’’الدرر والغرر’’، وهو كثير الفوائد، كتاب ’’التنزيه’’، كتاب ’’المسائل الموصلية الأولى’’ وكتاب ’’المسائل الموصلية الثانية’’ وكتاب ’’المسائل الموصلية الثالثة’’، كتاب ’’المقنع في الغيبة’’، كتاب ’’مسائل الخلاف في الفقه’’ لم يتم، كتاب الاقتصار فيما انفردت به الإمامية، كتاب ’’مسائل مفردات في أصول الفقه’’، كتاب ’’المصباح في الفقه’’ لم يتم، كتاب ’’المسائل الطرابلسية الأولى’’، كتاب ’’المسائل الطرابلسية الأخيرة’’، كتاب ’’المسائل الحلبية الأولى’’، كتاب ’’المسائل الحلبية الأخيرة’’، كتاب ’’مسائل أهل مصر الأولى’’، كتاب ’’مسائل أهل مصر الثانية’’، كتاب ’’البرق’’، كتاب ’’طيف الخيال’’، كتاب ’’الشيب والشباب’’، كتاب ’’تتبع أبيات المعاني’’ للمتنبي التي تكلم عليها ابن جني، كتاب ’’النقض على ابن جني في الحكاية والمحكى’’، كتاب ’’تفسير قصيدة السيد’’، كتاب قصر الروية و’’إبطال القول بالعدد’’، كتاب ’’الذريعة في أصول الفقه’’، كتاب ’’المسائل الصيداوية’’، وله مسائل مفردة نحو مائة مسائلة في فنون شتى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرقنني وهنا بأجواز الربى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطروقهن على النوى تخييل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ليلة وافى بها متمنع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودنت بعيدات وجاد بخيل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت زائرنا بفاحمة الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يأت إلا والصباح رسول </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقليله وضح الضحى مستكثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكثيره غبش الظلام قليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما عابه وبه السرور زواله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجميع ما سر القلوب يزول </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزارت وسادي في الظلام خريدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراها الكرى عيني ولست أراها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمانع صبحا أن أراها بناظري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتبذل جنحا أن أقبل فاها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما سرت لم تخش وهنا ضلالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عرف العذال كيف سراها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فماذا الذي من غير وعد أتى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وماذا على بعد المزار هداها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا عساها بعد زورة باطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزور بلا ريب فقلت عساها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجاف عن الأعداء فربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفيت فلم تجرح بناب ولا ظفر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تبر منهم كل عود تخافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن الأعادي ينبتون مع الدهر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيني وبين عواذلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحب أطراف الرماح </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا خارجي في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حكم إلا للملاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي يا بدر كل داجية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذ بيدي قد وقعت في اللجج </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنك ما تنقضي عجائبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبحر حدث عنه بلا حرج </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحق من خط عارضيك ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلط سلطانها على المهج </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مد يديك الكريمتين معي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم ادع لي من هواك بالفرج </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل لمن خده من اللحظ دام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق لي من جوانح فيك تدمي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سقيم الجفون من غير سقم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تلمني أن مت منهن سقما </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا خاطرت في هواك بقلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ركب البحر فيك إما وإما </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: شعر جيد، ولكن أين هذه الديباجة من ديباجة أخيه الرضى. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">آخر الجزء العشرين من كتاب الوافي بالوفيات، يتلوه - إن شاء الله تعالى- علي بن الحسين بن علي أبو الحسن المسعودي. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -5483,739 +5483,739 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قيل إن المرتضى اطلع يوما من روشنه فرأى المطرز الشاعر وقد انقطع شراك نعله وهو يصلحه فقال له: فديت ركائبك وأشار إلى قصيدته التي أولها: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرى مغربا بالعيس ينتجع الركبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسائل عن بدر الدجى الشرق والغربا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على عذبات الجذع من ماء تغلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غزال يرى ماء القلوب له شربا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">إلى قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تبلغني إليكم ركائبي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا وردت ماء ولا رعت العشبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال له المطرز مسرعا: أتراها ما تشبه مجلسك وشربك وخلعك؟ أراد بذلك أبيات المرتضى وهي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خليلي من ذؤابة قيس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في التصابي مكارم الأخلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غنياني بذكرهم تطرباني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسقياني دمعي بكأس دهاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخذا النوم من جفوني فإني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد خلعت الكرى على العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن تصانيفه: كتاب الشافي في الإمامة، كتاب الملخص في الأصول لم يتمه، كتاب الذخيرة في الأصول تام، كتاب جمل العلم والعمل تام، كتاب الدرر والغرر، وهو كثير الفوائد تكملة الغرر، كتاب التنزيه، كتاب المسائل الموصلية الأولى، كتاب المسائل الموصلية الثانية، كتاب المسائل الموصلية الثالثة، كتاب المقنع في الغيبة، كتاب مسائل الخلاف في الفقه لم يتم، كتاب الانتصار فيما انفردت به الإمامية، كتاب مسائل مفردات في أصول الفقه، كتاب المصباح في الفقه لم يتم، كتاب المسائل الطرابلسية الأولى، وكتاب المسائل الطرابلسية الأخيرة، كتاب مسائل أهل مصر الأولى، كتاب مسائل أهل مصر الثانية، كتاب البرق، كتاب طيف الخيال، كتاب الشيب والشباب، كتاب تتبع أبيات المعاني التي تكلم عليها ابن جني، كتاب النقض على ابن جني في الحكاية والمحكي، كتاب تفسير قصيدة السيد، كتاب قصر الرواية وإبطال القول بالعدد، كتاب الذريعة في أصول الفقه، كتاب المسائل الصيداوية. وله مسائل مفردة نحو مائة مسألة في فنون شتى، ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطرقنني وهنا بأجواز الربا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطروقهن على النوى تخييل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ليلة وافى بها متمنع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودنت بعيدات وجاد بخيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليت زائرنا بفاحمة الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يأت إلا والصباح رسول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقليله وضح الضحى مستكثر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكثيره غبش الظلام قليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما عابه -وبه السرور- زواله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجميع ما سر القلوب يزول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزارت وسادي في الظلام خريدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراها الكرى عيني ولست أراها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمانع صبحا أن أراها بناظري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتبذل جنحا أن أقبل فاها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما سرت لم تخش وهنا ظلالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا عرف العذال كيف سراها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فماذا الذي من غير وعد أتى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وماذا على بعد المزار هداها؟ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا: عساها بعد زورة باطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تزور بلا ريب فقلت: عساها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجاف عن الأعداء بقيا فربما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفيت فلم تجرح بناب ولا ظفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تبر منهم كل عود تخافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن الأعادي ينبتون من الدهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيني وبين عواذلي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحب أطراف الرماح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا خارجي في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حكم إلا للملاح</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مولاي يا بدر كل داجية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خذ بيدي قد وقعت في اللجج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حسنك ما تنقضي عجائبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبحر حدث عنه بلا حرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحق من خط عذاريك ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلط سلطانها على المهج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مد يديك الكريمتين معي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم ادع لي من هواك بالفرج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل لمن خده من اللحظ دام:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رق لي من جوانح فيك تدمى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سقيم الجفون من غير سقم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تلمني إن مت منهن سقما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا خاطرت في هواك بقلب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ركب البحر فيك أما وأما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: شعر جيد: ولكن، أين هذه الديباجة من ديباجة أخيه الرضي؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6283,50 +6283,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>