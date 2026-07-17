--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -174,1474 +174,1474 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أبو الفرج ابن هندو علي بن الحسين بن هندو أبو الفرج الكاتب الأديب الشاعر. له رسائل مدونة، وكان أحد كتاب الإنشاء في ديوان عضد الدولة. وكان متفلسفا، قرأ كتب الأوائل على أبي الحسن العامري بنيسابور، ثم على أبي الخير ابن الجمار. وورد بغداد في أيام أبي غالب ابن خلف الوزير فخر الملك، ومدحه. وكان يلبس الدراعة على رسم الكتاب. ولأبي الفرج هذا، ابن يدعى أبا الشرف عمادا، ذكره الباخرزي في دمية القصر، وأورد له شعرا متوسطا. وقال أبو الفضل البندنيجي: هو من أهل الري، وشاهدته بجرجان في سني بضع عشرة وأربع مائة كاتبا بها. وكان به ضرب من السوداء، وكان قليل القدرة على شرب النبيذ، فاتفق أنه كان يوما عند أبي الفتح ابن أبي علي حمد كاتب قابوس بن وشمكير وأنا معه، فدخل أبو علي الموضع، ونظر فيما كان بين أيدينا من الكتب. وتناشد هو وابن هندو الأشعار. وحضر الطعام فأكلنا، وانتقلنا إلى مجلس الشراب، فلم يطق ابن هندو المساعدة على ذلك، فكتب في رقعة دفعها إليه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كفاني من المدام شميم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صالحتني النهى وثاب الغريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي جهد العقول سمي راحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل ما قيل للديغ سليم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تكن جنة النعيم فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أذى السكر والخمار جحيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما قرأها ضحك وأعفاه من الشرب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره أيضا: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى الخمر نارا والنفوس جواهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن شربت أبدت طباع الجواهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تفضحن النفس يوما بشربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تثق منها بحسن السرائر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما للمعيل وللمعالي إنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسمو إليهن الوحيد الفارد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالشمس تجتاب السماء فريدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبو بنات النعش فيها راكد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عابوه لما التحى فقلنا:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبتم وغبتم عن الجمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا غزال ولا عجيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن يظهر المسك من غزال </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعرضت الدنيا بلذة مطعم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزخرف موشي من اللبس رائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أراد سفاها أن يموه قبحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على فكر خاضت بحار الدقائق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تخدعينا بالشراب فإننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قتلنا نهانا في طلاب الحقائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومدح أبو الفرج منوجهر بن قابوس بقصيدة تأنق فيها وأنشده إياها فلم يفهمها ولا أثابه عليها، فقال: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ويح فضلي أما في الناس من رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحنو عليه، أما في الأرض من ملك؟ </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأكرمنك يا فضلي بتركهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستهينن بالأيام والفلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقيل لمنوجهر: إنه قد هجاك، لأنه كان يلقب فلك المعالي، فطلبه ليقتله فهرب إلى نيسابور. ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حللت وقاري في شادن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيون الأنام به تعقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدا وجهه كعبة للجمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي قلبه الحجر الأسود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يؤيسنك من مجد تباعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن للمجد تدريجا وترتيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن القناة التي شاهدت رفعتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنمي وتنبت أنبوبا فأنبوبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضعت بأرض الري في أهلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضياع حرف الراء في اللثغه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرت بها بعد بلوغ المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أجهد أن تبلغ بي البلغه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساق تقلد لما أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمائل زق ملاه شمولا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله درك من فارس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقلد سيفا يقد العقولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعن الله مبدع التفخيذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد أتى لا أتى بغير لذيذ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي طيب ولذة لخليع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يشرب الماء شهوة للنبيذ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل ما لي فهو رهن ما له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من فكاك في مساء وابتكار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففؤادي أبدا رهن هوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردائي أبدا رهن عقار </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدع التفنيد يا صاح لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما الربح لأصحاب الخسار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو ترى ثوبي مصبوغا بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت: ذمي تبدى في غيار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد أمرح في شرخ الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرح المهرة في ثني العذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر ابن هندو: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفى فؤادي عذاره حرقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكف عينا بدمعها غرقه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما خط حرف من العذار به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا محا من جماله ورقه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من محياه كاسمه حسن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن نمت عني فليس لي وسن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كنت قبل العذار في محن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تبدى فزادت المحن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا شعرات جميعها فتن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يتيه في كنه وصفها الفطن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما غيروا من عذاره سفها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان غصنا فأورق الغصن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوحى لعارضه العذار فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبقى على روعي ولا نسكي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكأن نملا قد دببن به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غمست أكارعهن في مسك </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا لهذا القمر البادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مالك إصلاحي وإفسادي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ردوا فؤادا راحلا قبلة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بد للراحل من زاد </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا: اشتغل عنهم يوما بغيرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخادع النفس إن النفس تنخدع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد صيغ قلبي على مقدار حبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما لحب سواه فيه متسع </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت لقولنج هذا الأميـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـر وأنى ومن أين قد جاءه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي كل يوم له حقنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تفرغ بالزيت أمعاءه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عارض ورد الخدود وجنته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاتفقا في الجمال واختلفا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزداد بالقطف ورد وجنته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينقص الورد كلما قطفا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوصى الفقيه العسكري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن أكف عن الشراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعصيته إن الشراب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عمارة الجسم الخراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الثعالبي: كان قد اتفق لي في أيام صباي معنى بديع لم أقدر أني سبقت إليه، ولا ظننت أني شوركت فيه وهو: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلبي وجدا مشتعل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الهموم مشتمل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقد كست جسمي الضنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ملابس الصب الغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنسانة فتانة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر الدجى منها خجل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> إذا زنت عيني بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبالدموع تغتسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حتى أنشدت لأبي الفرج ابن هندو: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يقولون لي: ما بال عينيك إذ رأت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">محاسن هذا الظبي أدمعها هطل؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت: زنت عيني بطلعة وجهه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكان لها من صوب أدمعها غسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وفي كتابي المسمى ب لذة السمع في صفة الدمع باب عقدته لهذا المعنى، ونبهت على ما في هذين من القبح.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن تصانيف ابن هندو: كتاب مفتاح الطب، والمقالة المشوقة في المدخل إلى علم الفلسفة، كتاب الكلم الروحانية من الحكم اليونانية، ورسالة الوساطة بين الزناة واللاطة -هزلية- وديوان شعره.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1734,1259 +1734,1259 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأ كتب الأوائل على أبي الحسن الوائلي بنيسابور ثم على أبي الخير ابن الخمار وورد بغداد في أيام أبي غالب ابن خلف الوزير فخر الملك ومدحه، واتفق اجتماعي معه وأنسي به، وكان يلبس الدراعة على رسم الكتاب، وأنشدني لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يؤيسنك من مجد تباعده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فان للمجد تدريجا وترتيبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن القناة التي شاهدت رفعتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تنمي وتنبت أنبوبا فأنبوبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الفضل البندنيجي: سمعته ينشد لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سيف إن تدرك بحاشية اللوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثأرا أكن لمديح طبعك ناظما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اجعل قرابك فضة مسبوكة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واصنع عليك من الزبرجد قائما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أرضعتك صياقلي ماء الردى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا لترضعني الدماء سواجما</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وحضرت معه في مجلس أبي غانم القصري الناظر، كان، في الدواوين بجرجان على البريد، فعمل بديها ما دفعه إلى المغني فغنى فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا هاجرا لي بغير جرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مستبدل الوصل بالصدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضنيت جسمي فلم تغادر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مني دليلا على الوجود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل مالي فهو رهن ما له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من فكاك في مساء وابتكار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ففؤادي أبدا رهن هوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردائي أبدا رهن عقار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدع التفنيد يا صاح لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنما الربح لأصحاب الخسار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو ترى ثوبي مصبوغا بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت ذمي تبدى في غيار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد أمرح في شرخ الصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرح المهرة في ثني العذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضعت بأهل الري في أهلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضياع حرف الراء في اللثغه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صرت بها بعد بلوغ المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحمد أن تبلغ بي البلغه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما عقدنا نعمة عند جاحد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم نره إلا جموحا عن الشكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رجعنا فعفينا الجميل بضده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذاك يجازى صاحب الشر بالشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">هذا عكس قول ابن الرومي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحسن إليه إذا أساء فأنتما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذي الجلال بسمع وبمنظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكافر بالمعاد أمسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يخلبني قوله الخلوب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال اغتنم لذة الليالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعد عن آجل يريب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضل هواه وجاء يهذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طب لعينيك يا طبيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأخطأ العالمون طرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنت من بينهم مصيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كدأبك كل لا يرى غير نفسه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعش واحدا واضربهم بفراق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زمان تجافى أهله فكأنهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيات قسي ما لهن تلاقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعانقنا لتوديع عشاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد شرقت بمدمعها الحداق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضيقنا العناق لفرط شوق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما ندري عناق أم خناق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتحدث أبو الفضل البندنيجي الشاعر قال: كان بابن هندو ضرب من السوداء وكان قليل القدرة على شرب النبيذ لأجل ذلك، واتفق أنه كان يوما عند أبي الفتح بن أبي علي حمد كاتب قابوس بن وشمكير وأنا معه، على عادة كانت لنا في الاجتماع، فدخل أبو علي إلى الموضع ونظر إلى ما كان بأيدينا من الكتب وتناشد هو وابن هندو الشعر، وحضر الطعام فأكلنا، وانتقلنا إلى مجلس الشراب، ولم يطق ابن هندو المساعدة على ذلك، فكتب في رقعة كتبها إليه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كفاني من المدام شميم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صالحتني النهى وثاب الغريم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي جهد العقول سمي راحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل ما قيل للديغ سليم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تكن جنة النعيم ففيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أذى السكر والخمار جحيم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما قرأها ضحك وأعفاه من الشرب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد أبو الفضل له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا اشتغل عنهم يوما بغيرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخادع النفس إن النفس تنخدع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد صيغ قلبي على مقدار حبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما لحب سواهم فيه متسع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو الفضل البندنيجي قال: أنشدت يوما أبا الفتح بن أبي علي حمد قول ابن المعتز:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سعى إلى الدن بالمبزال يبقره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساق توشح بالمنديل حين وثب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما وجاها بدت صهباء صافية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما قد سيرا من أديم ذهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومثله قول ابن سكرة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم وجاها بشبا مبزل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاستل منها وترا مذهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال قول ابن هندو أحسن:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وساق تقلد لما أتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمائل زق ملاه شمولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلله درك من فارس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تقلد سيفا يقد العقولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فجاريت ابن هندو من بعد، وقد اجتمعت معه، الأبيات، وقلت له: إن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قولك «حمائل الزق» فيه بشاعة، وما رأيت أحدا تقلد زقا، فقال: أهل العراق يصرفون الكلام ونحن نورده على أصله.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث أبو الفضل البندنيجي قال: كان ابن هندو يشرب يوما عند أبي غانم القصري، واقتصر على أقداح يسيرة ثم أمسك، فسأله الزيادة فلم يفعل، وقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرى الخمر نارا والنفوس جواهرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن شربت أبدت طباع الجواهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تفضحن النفس يوما بشربها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا لم تثق منها بحسن السرائر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله أيضا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعرضت الدنيا بلذة مطعم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزخرف موشي من اللبس رائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أرادت سفاها أن تموه قبحها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على فكر خاضت بحار الدقائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تخدعينا بالسراب فاننا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قتلنا نهانا في طلاب الحقائق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث البندنيجي قال: كان الناس يظنون بمنوجهر بن قابوس ما كان في أبيه من الأدب والفضل، ولم يكن كذلك، فلما انتقل الأمر إليه قصد بما يقصد به مثله، وكان لا يوصل إليه إلا القليل، ولا يتقبل ما يمدح به، ولا يهش لشيء من هذا الجنس لتباعده عنه، وكان مع هذه الحالة فروقة قليل البطش، فمدحه ابن هندو بقصيدة وتأنق فيها وأنشده إياها، فلم يفهمها ولم يثبه عليها، فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ويح فضلي أما في الناس من رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحنو علي أما في الأرض من ملك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأكرمنك يا فضلي بتركهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأستهينن بالأيام والفلك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقيل لمنوجهر: إنه قد هجاك لأن لقبه كان فلك المعالي، فطلبه ليقتله فهرب إلى نيسابور وانفلت منه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حللت وقاري في شادن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيون الأنام به تعقد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غدا وجهه كعبة للجمال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولي قلبه الحجر الأسود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1723)</w:t>
       </w:r>
@@ -3047,50 +3047,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>