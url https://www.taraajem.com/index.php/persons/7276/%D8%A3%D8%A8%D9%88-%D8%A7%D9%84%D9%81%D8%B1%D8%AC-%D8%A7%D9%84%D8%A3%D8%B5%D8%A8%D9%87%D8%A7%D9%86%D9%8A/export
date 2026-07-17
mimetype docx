--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -221,1243 +221,1243 @@
         <w:t xml:space="preserve">وقد قدر له إن يعرف شابا من لداته يهيم بالمجد مثله ويبتغي إليه الوسيلة بالقوة في العلم والأدب، وهو الحسن بن محمد المهلبي، وتظهرهما المعرفة على ما بينهما من التمازج النفسي والالتقاء الكثير في الإرادات والاختيارات والشهوات فتوثق بينهما صداقة عقلية ومؤاخاة روحية، ستظل قوية العرى مستحصدة العلائق أبدا. ويختلف الدهر ويتبدل العسر باليسر، ويرق الزمان لفاقة المهلبي ويرثي لطول تحرقه وينيله ما يرتجي فيصير وزيرا لمعز الدولة البويهي. ويطيع الدهر بعد عصيانه لأبي الفرج فيصبح كاتبا لركن الدولة البويهي قريب المنزلة منه عظيم المكانة لديه ولعل من أسباب تلك الحظوة اتفاقهما في التشيع.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي سنة 328 يستوزر ركن الدولة أبا الفضل بن العميد فيكون بينه وبين أبي الفرج ما يكون عادة من التحاسد والتباغض، والمصارعة النفسية والاستباق إلى قلب ركن الدولة، ويستطيل ابن العميد على أبي الفرج ويتعاظم، ولا يلقاه بما ينبغي له من الإجلال والتعظيم أثناء دخوله وخروجه فتثور نفسه ويخاطبه بقوله: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لك موفور فما باله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكسبك التيه على المعدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم إذا جئت نهضنا وإن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جئنا تطاولت ولم تتمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان خرجنا لم تقل مثل ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نقول: قدم طرفه قدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت ذا علم فمن ذا الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الذي تعلم لم يعلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست في الغارب من دولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونحن من دونك في المنسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد ولينا وعزلنا كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت فلم نصغر ولم نعظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكافأت أحوالنا كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصل على الإنصاف أو فاصرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويظل أبو الفرج في ظل الوزير المهلبي مدة وزارته لمعز الدولة، وهي مدة طويلة أربت على ثلاث عشرة سنة، يسامر وينادمه ويؤاكله، ويصبر الوزير على مساوئ أبي الفرج، فقد كان كما قيل قذر المطعم والمشرب والملبس، لا ينضو عنه ثوبه إلا إذا أبلت جدته الأيام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وتجري الأيام بينهما على خير ما تجري بين صديقين، أو على خير ما تجري بين سمير ظريف ووزير حصيف يفيض بالكرم والأنعام.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ويؤتي الكرم ثماره فيسخر أبو الفرج أدبه في رغبة الوزير، ويترصد مواقع هذه فيضع فيها نثره وشعره، ويؤلف له نسب المهالبة ومناجيب الخصيان، وينظم فيه الشعر كلما دعت المناسبة فيهنئه إذا ابل من مرض أو ولد له ولد، ويمدحه في المواسم والأعياد، ويتظرف فيشكو إليه الفأر ويصف الهر ويستميحه البر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رهنت ثيابي وحال القضاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دون القضاء وصد القدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا الشتاء كما قد ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسوف علي قبيح الأثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينادى بصر من العاصفات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو دمق مثل وخز الإبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسكان دارك ممن أعول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يلقين من برده كل شر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذي تحن وهذي تئن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأدمع هاتيك تجري درر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما تململن تحت الظلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعللن منك بحسن النظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولاحظن ربعك كالممحلين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شاموا البروق رجاء المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤملن عودي بما ينتظرون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما يرتجي آيب من سفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فانعم بانجاز ما قد وعدت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما غيرك اليوم من ينتظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعش لي وبعدي فأنت الحيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ة والسمع من جسدي والبصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهو إذا ما عرض لمدحه لا ينجح إلى المبالغة الممقوتة، ولا يتعمل الثناء الأجوف ولا يتصيد المكارم تصيدا، بل يقول ما يعرفه ويصفه بما فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما علاء في الصدر للنهي والأمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبثهما في النفع منه وفي الضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأجرى ظبا أقلامه وتدفقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بديهته كالمستمد من البحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت نظام الدر في نظم قوله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنثوره الرقراق في ذلك النثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويقتضب المعنى الكثير بلفظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويأتي بما تحوى الطوامير في سطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا غرة الدهر ائتنف غرة الشهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقابل هلال الفطر في ليلة الفطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأيمن إقبال وأسعد طائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأفضل ما ترجوه في أفسح العمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فليس في هذا المديح إسراف ولا إغراق في المبالغة: فقد كان الوزير المهلبي كما يقول الثعالبي غاية في الأدب والمحبة لأهله وكان يترسل ترسلا سليما مليحا ويقول الشعر قولا لطيفا يضرب بحسنه المثل يغذي الروح ويجلب الروح وكان محدثا حسن الحديث بليغ العبارة رشيق اللفظ وكان أكثر حديثه يدور حول مذاكرة الأدب ومقابسة العلوم، لكثرة من يغشى مجالسه من العلماء والأدباء والندماء كالصاحب ابن عباد، وأبي إسحاق الصابي والقاضي التنوخي، وابن سكرة الهاشمي، وأبي القاسم الجهني، وأبي النجيب الجزري، وأبناء المنجم، وكان أبو الفرج يجول في هذه المجالس ويصول يقص ويروي وينقد وينذر وينثر من أدبه ويفيض من علمه فكان مجلس المهلبي من أسباب نباهة شانه وشيوع ذكره كما كان المهلبي من أسباب رفاهية عيشه وتفرغه للعلم والأدب، ولكنه مع ذلك لم يخل من هجوه وكان يعلم أنه يهجوه سرا فطلب إليه ذات ليلة إن يهجوه جهرا في قصة معروفة، وقد رأى أبو الفرج منه بعض ما يكره فظن أنه رمي به من حالق، بعد إن أنعم عليه الخالق، فقذفه بهذين البيتين:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبعين مفتقر إليك رأيتين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد الغنى فرميت بي من حالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست الملوم أنا الملوم لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أملت للإحسان غير الخالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يومئ أبو الفرج إلى ما كان من فقر الوزير أيام كان يشتهي اللحم ولا يقدر على ثمنه فيتمنى الموت ويقول من أبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا موت يباع فاشتريه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذا العيش ما لا خير فيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولكن الهجاء لم يقطع الصديقين ويظل حبل إخائهما متصلا حتى يقطعه موت المهلبي سنة 352.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد كان أبو الفرج هجاء يحذره الناس ويتقونه، وقد استوزر الخليفة الراضي أبا عبد الله البريدي وكانت داره ملاصقة لدار أبي الفرج فهجاه وأنب الراضي بقصيدة تزيد على مائة بيت مطلعها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سماء اسقطي ويا أرض ميدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد تولى الوزارة ابن البريدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وانحدر مرة إلى البصرة فضاق بها وهجاها وأهلها وقال عنهم: إنهم كلاب يلبسون الفرا وقد كان أبو الفرج ذا عناية ملحوظة بالحيوانات وتربيتها، قال في وصف ديك له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حمرة صفرة في خضرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخييلها يغني عن التحقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان سالفتيه تبر سائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى المفارق منه تاج عقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهذان البيتان من قصيدة له في رثاء هذا الديك يقول فيها في الرثاء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبكي إذا أبصرت ربعك موحشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتحنن وتأسف وشهيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويزيدني جزعا لفقدك صادح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في منزل دان إلي لصيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قرع الفؤاد وقد زقا فكأنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نادى ببين أو نعي شقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتأسفي أبدا عليك مواصل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسواد ليل أو بياض شروق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا أفاق ذوو المصائب سلوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتصيدوا أمسيت غير مفيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ذلك رثاؤه لديك له فقد صوره تصويرا واضحا كاملا بفضل عينه الشديدة الانتباه وفكره البعيد في العمق. وأبو الفرج الأصبهاني رزق من محاسن اللغة والفن الشيء الكثير حتى كدنا نرى الديك يزهي بمحاسن ألوانه، وكدنا نرى خطراته وميساته ونسمع صياحه، أنه يصيب اللفظ في مواضعه وينزله في منازله، والى هذا الوضوح في اللغة والغنى في الألفاظ المصورة نستطيع إن نضيف الصفات المحسوسة وخصب التشبيهات في الشعر: ومما جاء في قصيدته في رثاء الديك قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهفي عليك أبا النذير لو أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دفع المنايا عنك لهف شفيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى شمائلك اللواتي ما سمت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى ذوت من بعد حسن سموق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتكاملت جمل الجمال بأسرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متلألئا ذا رونق وبريق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من حمرة في صفرة في خضرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخييلها يغني عن التحقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عرض يجل عن القياس وجوهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لطفت معاينه عن التدقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخطرت ملتحفا ببرد حبرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منه بديع الوشي كف أنيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالجلنارة أو صفاء عقيقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو لمع نار أو وميض بروق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو قهوة تختال في بلورة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بتألق الترويق والتصفيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان سالفتيك تبر سائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى المفارق منك تاج عقيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكان مجرى الصوت منك إذا نبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجفت عن الأسماع بح حلوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناي دقيق ناعم قرنت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نغم مؤلفة من الموسيقي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزقو ويصفق بالجناح كمنتش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصلت يداه النقر بالتصفيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويميس ممتطيا لسبع دجائج</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل المهاري أحدقت بفنيق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#وهكذا فلم يعن أبو الفرج بمراقبة الناس وحدهم وتتبع آثارهم وأخبارهم، وإنما عني بمراقبة الحيوان أيضا ولا سيما الحيوان الذي كان يعيش في داره. فهو يصف هذا الحيوان وصفا إذا جاء في عصرنا هذا مصور وقف عليه استطاع إن يعيد صورته بريشته وهذه براعة أبي الفرج في الدقة والتصوير.وكان من عادة أبي الفرج إن يغشى سوق الوراقين ويجلس على دكاكينهم يقرأ ما يلحظ وينقد ما يسمع ويأخذ بأطراف الأحاديث التي يتجاذبها بينهم رواد السوق من العلماء والأدباء ثم يؤوب إلى منزله بعد إن يصطفي ما يرتأي من الكتب المصادر التي يعتمد عليها في تأليف كتبه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كما كان يجلس لتلاميذه ورواد أدبه يقرئهم من كتبه ما يريد أو يريدون على نحو ما كان يفعله أستاذه أبو جعفر الطبري، وفي طليعة تلك الكتب التي قرئت عليه من أولها إلى آخرها كتاب الأغاني الذي يقول عنه ابن خلدون:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2126,507 +2126,507 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره، ما كتبه إلى الوزير المهلبي يشكو الفأر ويصف الهر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لحدب الظهور قعص الرقاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدقاق الأنياب والأذناب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلقت للفساد مذ خلق الخلـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـق وللعيث والأذى والخراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناقبات في الأرض والسقف والحيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـطان نقبا أعي على النقاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آكلات كل المآكل لا تأمـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـننها شاربات مع ذاك كل الشراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آلفات قرض الثياب وقد يعـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـدل قرض القلوب قرض الثياب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زال همي منهن أزرق تر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كي السبالين أنمر الجلباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليث غاب خلقا وخلقا فمن لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ح لعينيه خاله ليث غاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناصب طرفه إزاء الزوايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإزاء السقوف والأبواب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينتضي الظفر حين يظفر للصيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـد وإلا فظفره في قراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا ترى أخبثيه عين ولا يعـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـلم ما جنتاه غير التراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قرطقوه وشنفوه وحلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه أخيرا وأولا بالخضاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو طورا يمشي بحلي عروس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو طورا يخطو على عناب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبذا ذاك صاحبا هو في الصحـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـبة أوفى من أكثر الأصحاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه ما قاله في الوزير المهلبي: من الكامل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبعين مفتقر إليك نظرتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأهنتني وقذفتني من حالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست الملوم أنا الملوم لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنزلت آمالي بغير الخالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: وقد مرا في ترجمة أبي الطيب المتنبي، ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرتكم دهرا وفي الكم تحفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أذن البواب لي في لقائكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان هذا حالكم يوم أخذكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما حالكم بالله يوم عطائكم؟</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في المهلبي: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما انتجعنا لائذين بظله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعان وما عنى، ومن وما منى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردنا عليه مقترين فراشنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردنا نداه مجدبين فأخصبنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 21،ص 0)</w:t>
       </w:r>
@@ -2784,75 +2784,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال هلال: وعلى صنع أبي محمد بأبي الفرج ما كان يصنعه فما خلا من هجوه، قال فيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبعين مفتقر إليك رأيتني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد الغنى فرميت بي من حالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لست الملوم أنا الملوم لأنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أملت للإحسان غير الخالق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن الصابئ: وحدثني جدي أيضا قال: قصدت أنا وأبو علي الأنباري وأبو العلاء صاعد دار أبي الفرج لقضاء حقه وتعرف خبره من شيء وجده، وموقعها على دجلة في المكان المتوسط بين درب سليمان ودرب دجلة وملاصقة لدار أبي الفتح البريدي، وصعد بعض غلماننا لإيذانه بحضورنا، فدق الباب دقا عنيفا حتى ضجر من الدق وضجرنا من الصبر، قال: وكان له سنور أبيض يسميه يققا ومن رسمه إذا قرع الباب قارع أن يخرج ويصيح إلى أن يتبعه غلام أبي الفرج لفتح الباب، أو هو نفسه، فلم نر السنور في ذلك اليوم، فأنكرنا الأمر وازددنا تشوقا إلى معرفة الخبر، فلما كان بعد أمد طويل صاح صائح أن «نعم»، ثم خرج أبو الفرج ويده متلوثة بما ظنناه شيئا كان يأكله، فقلنا له: عققناك بأن قطعناك عما كان أهم من قصدنا إياك، فقال: لا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">والله يا ساداتي ما كنت على ما تظنون، وإنما لحق يققا- يعني سنوره- قولنج فاحتجت إلى حقنه، فأنا مشغول بذلك، فلما سمعنا قوله ورأينا الفعل في يده ورد علينا أعظم مورد من أمره، لتناهيه في التذارة إلى ما لا غاية بعده، وقلنا: ما يجوز أن نصعد إلى عندك فنعوقك عن استتمام ما أنت فيه، وإنما جئناك لتعرف خبرك، وقد بلغنا ما أردناه، وانصرفنا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2864,339 +2864,339 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكتب أبو الفرج إلى المهلبي يشكو الفأر ويصف الهر:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لحدب الظهور قعص الرقاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدقاق الأنياب والأذناب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلقت للفساد مذ خلق الخل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ق وللعيث والأذى والخراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناقبات في الأرض والسقف والحي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طان نقبا أعيا على النقاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آكلات كل المآكل لا تأ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">منها شاربات كل الشراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آلفات قرض الثياب وقد يع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دل قرض القلوب قرض الثياب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زال همي منهن أزرق ترك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ي السبالين أنمر الجلباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليث غاب خلقا وخلقا فمن لا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ح لعينيه خاله ليث غاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ناصب طرفه إزاء الزوايا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإزاء السقوف والأبواب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ينتضي الظفر حين يظفر للصي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">د وإلا فظفره في قراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يري أخبثيه عينا ولا يع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم ما جنتاه غير التراب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قرطقوه وشنفوه وحلو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ه أخيرا وأولا بالخضاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو طورا يمشي بحلي عروس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهو طورا يخطو على عناب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبذا ذاك صاحبا هو في الصح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بة أوفى من أكثر الأصحاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث القاضي أبو علي المحسن بن علي التنوخي في «كتاب نشوار المحاضرة» قال: ومن طريف أخبار العادات أني كنت أرى أبا الفرج علي بن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الحسين الأصفهاني الكاتب نديم أبي محمد المهلبي صاحب الكتب المصنفة في الأغاني والقيان وغير ذلك دائما إذا ثقل الطعام في معدته، وكان أكولا نهما، يتناول خمسة دراهم فلفلا مدقوقا فلا تؤذيه ولا تدمعه، وأراه يأكل حمصة واحدة أو يصطبغ بمرقة قدر فيها حمص فيشرى بدنه كله من ذلك، وبعد ساعة أو ساعتين يفصد، وربما فصد لذلك دفعتين، وأسأله عن سبب ذلك فلا يكون عنده علم منه. وقال لي غير مرة: إنه لم يدع طبيبا حاذقا على مرور السنين إلا سأله عن سببه فلا يجد عنده علما ولا دواء. فلما كان قبل فالجه بسنوات ذهبت عنه العادة في الحمص فصار يأكله فلا يضره وبقيت عليه عادة الفلفل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3248,355 +3248,355 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت بخط أبي علي المحسن بن هلال الصابئ صاحب الشامة لأبي الفرج الأصفهاني يهجو أبا الحسن طازاد النصراني الكاتب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طازاد مشتق من الطيز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعد عن ذكر فتى الخوز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن رجليه إذا ما مشى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مخنث يلعب بالشيز</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت بخط هلال بن المظفر الكاتب الزنجاني، حدثني الأستاذ أبو المظفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">عبد الغفار بن غنيمة قال: كان أبو الفرج الكاتب الأصبهاني صاحب «كتاب الأغاني» كاتبا لركن الدولة حظيا عنده محتشما لديه، وكان يتوقع من الرئيس أبي الفضل ابن العميد أن يكرمه ويبجله ويتوفر عليه في دخوله وخروجه، وعدم ذلك منه فقال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مالك موفور فما باله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكسبك التيه على المعدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم إذا جئت نهضنا وإن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جئنا تطاولت ولم تتمم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن خرجنا لم تقل مثل ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نقول: قدم طرفه قدم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كنت ذا علم فمن ذا الذي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مثل الذي تعلم لم يعلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست في الغارب من دولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونحن من دونك في المنسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد ولينا وعزلنا كما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت فلم نصغر ولم تعظم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكافأت أحوالنا كلها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصل على الإنصاف أو فاصرم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد روى أبو حيان في «كتاب الوزيرين» من تصنيفه من خبر هذه الأبيات غير هذا وقد ذكرناها في أخبار ابن العميد من هذا الكتاب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قرأت في بعض المجاميع لأبي الفرج الأصبهاني:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرتكم دهرا وفي الكم تحفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما أذن البواب لي في لقائكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا كان هذا حالكم يوم أخذكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما حالكم تالله يوم عطائكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن عبد الرحيم: حدثني أبو نصر الزجاج قال: كنت جالسا مع أبي الفرج الأصبهاني في دكان في سوق الوراقين، وكان أبو الحسن علي بن يوسف بن البقال الشاعر جالسا عند أبي الفرج ابن الخراز الوراق وهو ينشد أبيات إبراهيم بن العباس الصولي التي يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأى خلتي من حيث يخفى مكانها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكانت قذى عينيه حتى تجلت</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما بلغ إليه استحسنه وكرره، ورآه أبو الفرج فقال لي: قم إليه فقل له قد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أسرفت في استحسان هذا البيت، وهو كذاك، فأين موضع الصنعة فيه؟ فقلت له ذاك، فقال: قوله «وكانت قذى عينيه»، فعدت إليه وعرفته، فقال: عد إليه فقل له: أخطأت، الصنعة في قوله «من حيث يخفى مكانها» .</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -3608,843 +3608,843 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الفرج في «كتاب الغرباء»: وخرجت أنا وأبو الفتح أحمد بن إبراهيم بن علي بن عيسى رحمه الله ماضيين إلى دير الثعالب في يوم ذكر أنه من سنة خمس وخمسين وثلاثمائة للنزهة، ومشاهدة اجتماع النصارى هناك، والشرب على نهر يزدجرد الذي يجري على باب هذا الدير، ومعه جماعة من أولاد كتاب النصارى من أحداثهم، وإذا بفتاة كأنها الدينار المنقوش تتمايل وتنثني كغصن الريحان في نسيم الشمال، فضربت بيدها إلى يد أبي الفتح وقالت: يا سيدي تعال اقرأ هذا الشعر المكتوب على حائط هذا الشاهد فمضينا معها وبنا من السرور بها وبظرفها وملاحة منطقها ما الله به عليم، فلما دخلنا البيت كشفت عن ذراع كأنه الفضة وأومأت إلى الموضع فإذا فيه مكتوب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خرجت يوم عيدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ثياب الرواهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنت باختيالها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل جاء وذاهب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لشقائي رأيتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم دير الثعالب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تتهادى بنسوة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كاعب في كواعب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هي فيهم كأنها ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر بين الكواكب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقلت لها: أنت والله المقصودة بهذه الأبيات، ولم نشك أنها كتبت الأبيات، ولم نفارقها بقية يومنا، وقلت فيها هذه الأبيات وأنشدتها إياها ففرحت:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرت بنا في الدير خمصانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساحرة الناظر فتانه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبرزها الذكران من خدرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعظم الدير ورهبانه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مرت بنا تخطر في مشيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما قامتها بانه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هبت لنا ريح فمالت بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما تثنى غصن ريحانه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتيمت قلبي وهاجت له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أحزانه قدما وأشجانه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحصلت بينها وبين أبي الفتح عشرة بعد ذلك، ثم خرج إلى الشام وتوفي بها ولا أعرف لها خبرا بعد ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الفرج: وكنت انحدرت إلى البصرة منذ سنيات، فلما وردتها صعدت من الفيض إلى سكة قريش أطلب منزلا أسكنه لأني كنت غريبا لا أعرف أحدا من أهلها إلا من كنت أسمع بذكره، فدلني رجل على خان فصرت إليه واستأجرت فيه بيتا، وأقمت بالبصرة أياما، ثم خرجت عنها طالبا حصن مهدي، وكتبت هذه الأبيات على حائط البيت الذي أسكنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله على ما أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ضيعتي من بين هذا الورى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصارني الدهر إلى حالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعدم فيها الضيف عندي القرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدلت من بعد الغنى حاجة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى كلاب يلبسون الفرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبح أدم السوق لي مأكلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصار خبز البيت خبز الشرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبعد ملكي منزلا مبهجا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سكنت بيتا من بيوت الكرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف ألفى لاهيا ضاحكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف أحظى بلذيذ الكرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سبحان من يعلم ما خلفنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبين أيدينا وتحت الثرى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحمد لله على ما أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وانقطع الخطب وزال المرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الفرج: وكنت في أيام الشبيبة والصبا آلف فتى من أولاد الجند في السنة التي توفي فيها معز الدولة وولي بختيار، وكانت لأبيه حال كبيرة ومنزلة من الدولة ورتبة، وكان الفتى في نهاية حسن الوجه وسلاسة الخلق وكرم الطبع ممن يحب الأدب ويميل إلى أهله، ولم يترك قريحته حتى عرف صدرا من العلم وجمع خزانة من الكتب حسنة، فمضت لي معه سير لو حفظت لكانت في كتاب مفرد من مكاتبات ومعاتبات وغير ذلك مما يطول شرحه؛ منها ما يشبه ما نحن فيه أنني جئته يوم جمعة غدوة فوجدته قد ركب إلى الحلبة، وكانت عادته أن يركب إليها في كل يوم ثلاثاء ويوم جمعة، فجلست على دكة على باب دار أبيه في موضع فسيح كان عمرها وفرشها، فكنا نجلس عليها للمحادثة إلى ارتفاع النهار ثم ندخل إذا أقمت عنده إلى حجرة لطيفة كانت مفردة له لنجتمع على الشراب والشطرنج وما أشبههما، فطال جلوسي في ذلك اليوم منتظرا له فأبطأ، وتصبح من أجل رهان كان بين فرسين لبختيار، فعرض لي لقاء صديق فقمت لأمضي ثم أعود إليه، فهجس لي أن كتبت على الحائط الذي كنا نستند إليه هذه الأبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا من أظل بباب داره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويطول حبسي لانتظاره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحياة طرفك واحوراره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومجال صدغك في مداره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حلت عمري عن هوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ك ولو صليت بحر ناره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقمت، فلما عاد قرأ الأبيات وغضب من فعلي لئلا يقف عليه من يحتشمه، وكان شديد الكتمان لما بيني وبينه ومطالبا بمثل ذلك، مراقبة لأبيه، إلا أن ظرفه ووكيد محبته لي وميله إلي لم يدعه حتى أجاب عنها بما كتب تحتها، ورجعت من ساعتي فوجدته في دار أبيه، فاستأذنت عليه، فخرج إلي خادم لهم فقال: يقول لك لا التقينا حتى تقف على الجواب عن الأبيات فانه تحتها، فصعدت الدكة فإذا تحت الأبيات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">بخطه: ما هذه الشناعة، ومن فسح لك في هذه الإذاعة، وما أوجب خروجك عن الطاعة؟! ولكن أنا جنيت على نفسي وعليك، ملكتك فطغيت، وأطعتك فتعديت، وما أحتشم أن أقول: هذا تعرض للاعراض عنك والسلام. فعلمت أنني قد أخطأت، وسقطت- شهد الله- قوتي وحركتي فأخذتني الندامة والحيرة، ثم أذن لي فدخلت فقبلت يده، فمنعني، وقلت: يا سيدي غلطة غلطتها وهفوة هفوتها فإن لم تتجاوز عنها وتعف هلكت، فقال لي: أنت في أوسع العذر بعد أن لا يكون لها أخت، وعاتبني على ذلك عتابا عرفت صحته، ولم تمض إلا مديدة حتى قبض على أبيه، وهرب، فاحتاج إلى الاستتار، فلم يأنس هو وأهله إلا بكونه عندي، فأنا على غفلة إذ دخل في خف وإزار، وكادت مرارتي تنفطر فرحا، فتلقيته أقبل رجليه وهو يضحك ويقول: يأتيها رزقها وهي نائمة، هذا يا حبيبي بخت من لا يصوم ولا يصلي في الحقيقة، وكان أخف الناس روحا وأمتعهم لنادرة، وبتنا في تلك الليلة عروسين لا نعقل سكرا، واصطبحنا وقلت هذه الأبيات:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بت وبات الحبيب ندماني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من بعد نأي وطول هجران</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نشرب قفصية معتقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بحانة الشط منذ أزمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكلما دارت الكؤوس لنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألثمني فاه ثم غناني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد لله لا شريك له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أطاعني الدهر بعد عصيان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولم يزل مقيما عندي نحو الشهر حتى استقام أمر أبيه ثم عاد إلى داره.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وحدث الحسن بن الحسين النعال قال، قال أبو الفرج الأصبهاني: بلغ أبا الحسن جحظة أن مدرك بن محمد الشيباني الشاعر ذكره بسوء في مجلس كنت حاضره فكتب إلي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا فرج أهجى لديك ويعتدى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي فلا تحمى لذاك وتغضب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمرك ما أنصفتني في مودتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن معتبا إن الأكارم تعتب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال أبو الفرج: فكتبت إليه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت لما بلغت عني باطلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وظنك بي فيه لعمرك أعجب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثكلت إذن نفسي وعزي وأسرتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفقدي ولا أدركت ما كنت أطلب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف بمن لا حظ لي في لقائه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسيان عندي وصله والتجنب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فثق بأخ أصفاك محض مودة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تشاكل منها ما بدا والتغيب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال غرس النعمة: حدثني أبي قال، حدثني جدي قال: كان أبو القاسم الجهني القاضي- وأظنه من أهل البصرة وتقلد الحسبة بها ومنها عرف أبا محمد المهلبي وصحبه- يشتمل على آداب يتميز بها، إلا أنه كان فاحش الكذب، يورد من الحكايات ما لا يعلق بقبول ولا يدخل في معقول، وكان أبو محمد قد ألف ذلك منه، وقد سلك مسلك الاحتمال، وكنا لا نخلو عند حديثه من التعجب والاستطراف والاستبعاد، وكان ذلك لا يزيده إلا إغراقا في قوله وتماديا في فعله. فلما كان في بعض الأيام جرى حديث النعنع وإلى أي حد يطول، فقال الجهني: في البلد الفلاني نعنع يتشجر حتى يعمل من خشبه السلاليم، فاغتاظ أبو الفرج الأصبهاني من ذاك وقال: نعم عجائب الدنيا كثيرة، ولا يدفع مثل هذا، وليس بمستبدع، وعندي ما هو أعجب من هذا وأغرب، وهو زوج حمام راعبي يبيض في نيف وعشرين يوما بيضتين، فأنتزعهما من تحته وأضع مكانهما صنجة مائة وصنجة خمسين، فإذا انتهى مدة الحضان تفقست الصنجتان عن طست وإبريق أو سطل وكرنيب، فعمنا الضحك، وفطن الجهني لما قصده أبو الفرج من الطنز، وانقبض عن كثير مما كان يحكيه ويتسمح فيه، وإن لم يخل في الأيام من الشيء بعد الشيء منه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن عجيب ما مر بي من الكذب حكاية أوردها غرس النعمة عقيب هذه، قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -4480,1115 +4480,1115 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">كان الراضي بالله في سنة سبع وعشرين وثلاثمائة قد ولى أبا عبد الله البريدي- وكان قد خرج عليه بنواحي البصرة- الوزارة، فتحدث الناس أن الراضي إنما قصد بتقليد أبي عبد الله الوزارة طمعا في إيقاع الحيلة عليه في تحصيله، فقال أبو الفرج علي بن الحسين الأصبهاني في ذلك قصيدة طويلة تزيد على مائة بيت يهجو فيها أبا عبد الله ويؤنب الراضي في توليته وطمعه فيه، أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا سماء اسقطي ويا أرض ميدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد تولى الوزارة ابن البريدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل خطب وحل أمر عضال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبلاء أشاب رأس الوليد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هد ركن الاسلام وانهتك المل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ك ومحت آثاره فهو مودي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخلقت بهجة الزمان كما أن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هج طول اللباس وشي البرود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتوهمت أن سيخدعه ذا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ك فيغتاله اصطياد الصيود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو أزنى مما تقدر أما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس ممن يصاد بالتقليد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وانتهت هذه القصيدة إلى أبي عبد الله البريدي، فلما بلغ الى البيت الأخير ضحك وضرب بيديه ورجليه وقال: لو عرف أبو الفرج ما في نفسي وأزال الوحشة وصار إلي لبالغت في صلته والإفضال عليه من أجل هذا البيت.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الحميدي: وقد ذكر صاحب «كتاب النشوار» أبو علي المحسن بن علي القاضي أنه حضر مجلس أبي الفرج الأصبهاني صاحب «كتاب الأغاني» فتذاكروا موت الفجاءة، فقال أبو الفرج: أخبرني شيوخنا أن جميع أحوال العالم قد اعترت من مات فجاءة إلا أنني لم أسمع من مات على منبر؛ قال أبو علي المحسن: وكان معنا في مجلس أبي الفرج شيخ أندلسي قدم من هناك لطلب العلم ولزم أبا الفرج يقال له أبو زكريا يحيى بن مالك بن عائذ، وكنت أرى أبا الفرج يعظمه ويكرمه ويذكر ثقته، فأخبرنا أبو زكريا أنه شاهد في مسجد الجامع ببلدة من الأندلس خطيب البلد وقد صعد يوم الجمعة ليخطب فلما بلغ يسيرا من خطبته خر ميتا فوق المنبر حتى أنزل به، وطلب في الحال من رقي المنبر فخطب وصلى الجمعة بنا. إلا أن أبا علي قلب نسبة أبي زكريا فقال: يحيى بن عائذ بن مالك الأندلسي، والصواب ما قلنا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الثعالبي: ومن قوله في المهلبي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما انتجعنا عائذين بظله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعان وما عنى ومن وما منا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردنا عليه مقترين فراشنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وردنا نداه مجدبين فأخصبنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقوله من قصيدة يهنئه بمولود من سرية رومية:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسعد بمولود أتاك مباركا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كالبدر أشرق جنح ليل مقمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سعد لوقت سعادة جاءت به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم حصان من بنات الأصفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متبخبخ في ذروتي شرف العلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين المهلب منتماه وقيصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمس الضحى قرنت إلى بدر الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى إذا اجتمعا أتت بالمشتري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد له فيه عيدية:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما علا في الصدر للنهي والأمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبثهما في النفع منه وفي الضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأجرى ظبا أقلامه وتدفقت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بديهته كالمستمد من البحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رأيت نظام الدر في نظم قوله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومنثوره الرقراق في ذلك النثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويقتضب المعنى الكثير بلفظة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويأتي بما تحوي الطوامير في سطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا غرة الدهر ائتنف غرة الشهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقابل هلال الفطر في ليلة الفطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأيمن إقبال وأسعد طائر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأفضل ما ترجوه من أفسح العمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مضى عنك شهر الصوم يشهد صادقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بطهرك فيه واجتنابك للوزر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأكرم بما خط الحفيظان منهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأثنى به المثني وأطرى به المطري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزكتك أوراق المصاحف وانتهى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى الله منها طول درسك والذكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقبضك كف البطش عن كل مجرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبطشكها بالعرف والخير والبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد جاء شوال فشالت نعامة ال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صيام وأبدلنا النعيم من الضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وضجت حبيس الدن من طول حبسها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولامت على طول التجنب والهجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبرزها من قعر أسود مظلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كاشراق بدر مشرق اللون كالبدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ضمها والورد فوه وكفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا فرق بين اللون والطعم والنشر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتحسبه إذ سلسل الكأس ناظما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الكوكب الدري سمطا من الدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله فيه يهنئه بابلاله من مرض:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا محمد المحمود يا حسن الاح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سان والجود يا بحر الندى الطامي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حاشاك من عود عواد إليك ومن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دواء داء ومن إلمام آلام</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فرجة الهم بعد اليأس من فرج </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فرحة الأمن بعد الروع من وهل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسلم ودم وابق واملك وانم واسم وزد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأعط وامنع وضر وانفع وصل وصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله في القاضي الايذجي وكان التمس منه عكازة فلم يعطه إياها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اسمع حديثي تسمع قصة عجبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا شيء أظرف منها تبهر القصصا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلبت عكازة للوحل تحملني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورمتها عند من يخبا العصا فعصا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنت أحسبه يهوى عصا عصب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أكن خلته صبا بكل عصا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله من قصيدة يستميح المهلبي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رهنت ثيابي وحال القضاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دون القضاء وصد القدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا الشتاء كما قد ترى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسوف علي قبيح الأثر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يغادي بصر من العاصفا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ت أو دمق مثل وخز الابر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسكان دارك ممن أعو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ل يلقين من برده كل شر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهذي تحن وهذي تئن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأدمع هاتيك تجري درر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا ما تململن تحت الظلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يعللن منك بحسن النظر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا حظن ربعك كالممحلين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شاموا البروق رجاء المطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤملن عودي بما ينتظرن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما يرتجى آيب من سفر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1707)</w:t>
       </w:r>
@@ -5955,50 +5955,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>