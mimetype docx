--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -214,907 +214,907 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال الشيخ شمس الدين: وهو مع جلالته وحفظه يروي الأحاديث الواهية والموضوعة، ولا يبينها، وكذا عامة الحفاظ بعد القرون - الثلاثة - إلا من شاء ربك، فليسألنهم ربهم عن ذلك! وأي فائدة لمعرفة الرجال والمصنفات والتاريخ والجرح والتعديل إلا كشف الحديث المكذوب وهتكه؟! قلت: ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إن الحديث أجل علم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأشرفه الأحاديث العوالي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنفع كل نوع منه عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحسنه الفوائد والأمالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنك لن ترى للعلم شيئا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحققه كأفواه الرجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن يا صاح ذا حرص عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخذه عن الرجال بلا ملال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تأخذه من صحف فترمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من التصحيف بالداء العضال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا نفس ويحك جاء المشيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فماذا التصابي وماذا الغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تولى شبابي كأن لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاء مشيبي كأن لم يزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني بنفسي في غرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">و خطب المنون بها قد نزل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا ليت شعري ممن أكون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما قدر الله لي في الأزل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ابن خلكان: البيت الثاني هو بيت العكوك بن جبلة، وهو قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شباب كأن لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشيب كأن لم يزل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال السمعاني: أنشدني لنفسه ببغداد: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصاحب خان ما استودعته وأتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما لا يليق بأرباب الديانات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأظهر السر مختارا بلا سبب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك والله من أوفى الخيانات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما أتاه عن المختار في خبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن المجالس تغشى بالأمانات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وأنشدني لنفسه بنيسابور:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا قدس الله نيسابور من بلد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما فيه من صاحب يسلي ولا سكن </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا الجحيم الذي في القلب من حرق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لفرقة الأهل والأحباب والوطن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمت من شدة البرد الذي ظهرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">آيات شدته في ظاهر البدن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا قوم دوموا على عهد الهوى وثقوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أني على العهد لم أغدر ولم أخن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تدبرت عيشي بعد بعدكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا تمثلت بيتا قيل من زمن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فان أعش فلعل الله يجمعنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وان أمت فقتيل الشوق والحزن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما مات الحافظ ثقة الدين ابن عساكر - رحمه الله تعالى- رثاه جماعة من الشعراء، منهم فتيان الشاعر المعلم بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي ركن من العلماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أي نجم هوى من العلياء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن رزء الإسلام بالحافظ العا ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ لم أمسى من أعظم الأرزاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقفرت بعده ربوع الأحاديـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـث وأقوت معالم الأنباء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان ناديه كالريض إذا ما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضحك النور من بكا الأنداء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان بحرا من عام فيه حباه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باللالي الأنيقة الآلاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا لها من مصيبة هي صما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يحد سهمها عن الإصماء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هدمت ثروة المعالي ودارت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبل المجد في ثرى الغبراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلقد قرت الأعادي عيونا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طالما أغضيت على الأقذاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم به جرع العدو زعافا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من أفاويق البؤس والبأساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يكن شامتا فللموت بأس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس يثنى بالعزة القعساء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يمت فليمت ممات أبي القا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سم عن عفة وطيب ثناء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أبا عذر كل معنى دقيق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل قدرا كالدرة العذراء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبرنا يا ابن نجدة العلم أمسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عنك مستصعبا شديد الإباء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علماء البلاد حلت حباها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك يا من عم الورى بالحباء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعليك السلام ما لاح وجه الصبح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من تحت الطرة السوداء </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى التربة التي غيت فيها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل جون وديمة هطلاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 20،ص 0)</w:t>
       </w:r>
@@ -1528,459 +1528,459 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولأبي علي الحسين بن عبد الله بن رواحة يرثي الحافظ ابن عساكر: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذرا السعي في نيل العلى والفضائل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> مضى من إليه كان شد الرواجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقولا لساري البرق إني نعيته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنار أسى أو دمع سحب هواطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما كان إلا البحر غار ومن يرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> سواحله لم يلق غير جداول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبكم رويتم علمه عن رواته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وليس عوالي صحبه بنوازل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد فاتكم نور الهدى بوفاته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وعز التقى منه ونجح الوسائل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلت سنة المختار من ذب ناصر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فأقرب ما نخشاه بدعة خاذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نحا للإمام الشافعي مقالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فأصبح شافي عي كل مجادل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسد من التجسيم باب ضلالة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ورد من التشبيه شبهة باطل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قتل ناظمها على عكا سنة خمس وثمانين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن نظم الحافظ أبي القاسم: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا إن الحديث أجل علم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأشرفه الأحاديث العوالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنفع كل نوع منه عندي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وأحسنه الفوائد والأمالي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك لن ترى للعلم شيئا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> تحققه كأفواه الرجال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكن يا صاح ذا حرص عليه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وخذه عن الشيوخ بلا ملال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا تأخذه من صحف فترمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> من التصحيف بالداء العضال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أيا نفس ويحك جاء المشيب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> فماذا التصابي وماذا الغزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تولى شبابي كأن لم يكن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وجاء مشيبي كأن لم يزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني بنفسي على غرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وخطب المنون بها قد نزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا ليت شعري ممن أكون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> وما قدر الله لي في الأزل.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولابن عساكر شعر حسن يمليه عقيب كثير من مجالسه، وكان فيه انجماع عن الناس، وخير، وترك للشهادات على الحكام وهذه الرعونات.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي في رجب سنة إحدى وسبعين وخمس مائة ليلة الاثنين حادي عشر الشهر، وصلى عليه القطب النيسابوري، وحضره السلطان صلاح الدين، ودفن عند أبيه بمقبرة باب الصغير.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -2377,131 +2377,131 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وللحافظ شعر كثير قلما أملى مجلسا إلا وختمه بشيء من شعره وكان بينه وبين حافظ خراسان أبي سعد بن السمعاني مودة أكيدة كتب إليه أبو سعد كتابا سماه فرط الغرام إلى ساكنى الشام وكتب هو إلى ابن السمعاني يعاتبه في إنفاذ كتاب إليه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ماكنت أحسب أن حاجاتي إليك</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن نأت داري مضاعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنسيت ثدي مودتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيني وبينك وارتضاعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد عهدتك في الوفاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أخا تميم لا قضاعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المصنف رضي الله تعالى عنه البيت الأول من هذه فيه زيادة جزء ولعله قال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كنت أحسب حاجتي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لك إن نأت داري مضاعه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي الحافظ في حادي عشر شهر رجب الفرد سنة إحدى وسبعين وخمسمائة بدمشق ودفن بمقبرة باب الصغير</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وكان الملك العادل محمود بن زنكي نور الدين قد بنى له دار الحديث النورية فدرس بها إلى حين وفاته غير ملتفت إلى غيرها ولا متطلع إلى زخرف الدنيا ولا ناظر إلى محاسن دمشق ونزهها بل لم يزل مواظبا على خدمة السنة والتعبد باختلاف أنواعه صلاة وصياما واعتكافا وصدقة ونشر علم وتشييع جنائز وصلات رحم إلى حين قبض رحمه الله تعالى ورضي عنه</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3149,50 +3149,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>