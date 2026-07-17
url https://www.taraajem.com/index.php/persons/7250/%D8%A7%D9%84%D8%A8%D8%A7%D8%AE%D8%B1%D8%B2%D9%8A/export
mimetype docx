--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -125,547 +125,547 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من شعر الحسن هذا، قوله في الجرب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا جرب بين البنان نحكه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رضينا به والحاسدون غضاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكنا معا كالراح والماء صحبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علانا لطول الإمتزاج حباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذت أنا هذا المعنى، وزدت عليه، وقلت وقد كان حصل لي ولمن كنت أحبه جرب عند دخولنا الديار المصرية: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما صفونا وامتزجنا محبة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علانا حباب الحب في ساعة المزج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما ضر من قد خاض بحر غرامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعاد وفي كفيه من لؤلؤ اللج</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الباخرزي المذكور، قوله في غلام مطرب: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومطرب صوته وفوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد جمع الطيبات طرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو لم يكن صوته بديعا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما ملأ الله فاه درا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنسان عيني قط: لا يرتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ماء وجه ملحت عينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك الإنسان لا يرتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شرب ماء ملحت عينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنفسي ملول إن أردت اعتناقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكى ضجرا حتى ضجرت بكاء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويعرف إن مازحته ورد خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأخشى عليه أن يذوب حياء</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ملكا قال حملناكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما طغى الماء على الجاريه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدك هذا قد طغى ماؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا رب فاحمله على جاريه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لنا صاحب إن يركب الفحل ظهره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفر قريبا كي يكر فيرجعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأفره به من مركب أي مركب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مكر مفر مقبل معا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عسى الشيخ عن حسن منهاجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكاشفه إن شئت أو داجه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقد كاد شوقا ذباب الحسام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطير إلى دم أوداجه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه يهجو مغنية: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومسمعة صوتها شاقني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلى نومها بل إلى موتها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لها نوبة تستفيد الندام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جميع المسرات من فوقها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهم يطربون وهم يضحكون</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لدى صمتها وعلى صوتها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 12،ص 0)</w:t>
       </w:r>
@@ -703,3410 +703,3410 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الباخرزي علي بن الحسن بن علي بن أبي الطيب، أبو الحسن الباخرزي، قد تقدم ذكر والده الحسن بن علي في حرف الحاء مكانه، وباخرز ناحية من نواحي نيسابور، كان أفراد عصره في الأدب والبلاغة، وحسن النظم والنثر، شدا طرفا من الفقه في صباه على أبي محمد الجويني، وسمع منه ومن أبي عثمان الصابوني، وعبيد الله بن أحمد الميكالي، ثم اشتغل بالكتابة، وخدم في الديوان، يترسل، وقدم بغداد أيام الإمام القائم ومدحه، واتصل بالوزير الكندري، وزير طغرلبك، وخدم بالبصرة مدة، وصنف كتاب ’’دمية القصر’’، وهو ذيل على ’’يتيمة الدهر’’ للثعالبي، ووضع عليه أبو الحسن علي بن زيد البيهقي كتابا، وسماه ’’وشاح الدمية’’، ولما صنف كتاب ’’الدمية’’، كتب إليه الأديب أبو العلاء محمد بن غانم الهروي الغانمي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقيت فأنت من أضحى وأمسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الفضلاء كلهم رئيسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودمية قصرك الغراء وافت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فحاكت من محاسنها عروسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتيت بها يدا بيضاء حتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنك في الذي أبدعت موسى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد أحييت موتى الفضل فينا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كما قد كان يحيي الميت عيسى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وغلب أدبه على فقهه، وسافر وتغرب، ورأى عجائب، وقتل آخرا بباخرز، وذهب دمه هدرا سنة سبع وستين وأربعمائة في مجلس أنس.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فالق الصبح من الألاء غرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاعل الليل من أصداغه سكنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بصورة الوثن استعبدتني وبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنتني وقديما هجت لي شجنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا غرو أن أحرقت نار الهوى كبدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنار حق على من يعبد الوثنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبس الشتاء من الجليد جلودا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالبس فقد برد الزمان برودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم مؤمن قرصته أظفار الشتا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فغدا لسكان الجحيم حسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وترى طيور الماء في وكناتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تختار حر النار والسفودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا رميت بفضل كاسك في الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عادت عليك من العقيق عقودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا صاحب العودين لا تهملهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرق لنا عودا وحرك عودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإني لأشكو لسع أصداغك التي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقاربها في وجنتيك تحوم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأبكي لدر الثغر منك ولي أب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف يديم الضحك وهو يتيم </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا خالق الخلق حملت الورى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما طغى الماء على جاريه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعبدك الآن طغى ماؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الصلب فاحمله على جارية</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">القبر أخفى ستره للبنات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودفنها يروى من المكرمات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما رأيت الله سبحانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد وضع النعش بجنب البنات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشنا إلى أن رأينا في الهوى عجبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل الشهور وفي الأمثال عش رجبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليس من عجب أني ضحى رحلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوقدت من دمع عيني في الحشا لهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن أجفان عيني أمطرت ورقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن ساحة خدي أنبتت ذهبا </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيداء أغوى وأودى حبها وكذا ال ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ غيداء غي وداء لفقا لقيا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا دنا طرفها لم يدر رامقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتلك أجفان ظبي أم جفون ظبى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقول للغصن لا ألقاك منثنيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ذات نفسك إلا أن تهب صبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعبت كي تنثني كمثل قامتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">استغفر الله منه وارتج التعبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صبرا جميلا فلعل أو عسى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يورق عود الوصل بعدما غسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واليأس إحدى الراحتين قيل في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمثالهم فاربح بأن تستأنسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسقني مشمولة يسعى بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضيب بان في فؤادي غرسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وناد بالولدان إني رجل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أعجم لا أعرف سورة النسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن هذه القصيدة السنية في المديح: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن شئت أن تعرف أن عدله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد فرش الأمن فلاق النرجسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو حمل الطست من التير على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الرأس ولولا أمنه لاحترسا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالت وقد فتشت عنها كل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاقيته من حاضر أو بادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا في فؤادك فارم طرفك نحوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترني فقلت لها وأين فؤادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه في ثقيل:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا أثقل الناس يا من لو قبلت من الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ كفار أكثرت أنواع الخطيات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما خفت والله رجحانا لمعصيتين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كنت وحدك في ميزان خيراتي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا حبذا البخت أعيانا ومال إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قوم يعدهم الأرزال أعيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدرع البصل المذموم أكسية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويترك النرجس المحمود عريانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينبت الشوك في أرض وجارئها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجني أكف بغاة الرزق عقيانا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أفدي الذي ساد الحسان ملاحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى تواضع كلهم لسيادته </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضاجعته والورد تحت لحافه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولثمته والبدر فوق وسادته </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه، وقد أصابه زكام وسعال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبي زكام وسعال معا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد برحا بي حين لم يبرحا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأن أنفي نهر طاحونة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذ لسعالي صوت جر الرحى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه يخاطب الجويني، وقد تألم ضرسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جل الإمام الحبر عن علة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ضرسه لم تك معتاده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لسانه فتت أسنانه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والسيف قد يأكل أغماده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بنفس الذي إن رمت تغليظ حلفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعزته عندي حلفت بوده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا جذبت ريح الصبا هدب صدغه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمايل كالنشوان من خمر خده</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تحسبوا إبليس علمني الخنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإني منه بالفضائح أبصر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكيف يرى إبليس معشار ما أرى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقد فتحت عيناي لي وهو أعور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا سعيد لنفت سعدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مجالس الحكم وتدريسها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شمس يعم الأرض إشراقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغيره لو كنت تدري سهى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفيه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فضحت الغصون بقاماتهن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعفر الظباء بأعناقهن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزادت خلاخيل أسواقهن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفاق بضاعات أسواقهن</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه يفضل العزوبة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن يطسن وتد ما بين فخذك وفاش</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ججه فقدما أذاقوا الشجة الوتدا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والقوس إذ زوجوها السهم شاكية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تئن والسيف بسام بما انفردا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقالوا في العزوبة كل غم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لهم وفي التزويج أيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذا في حيص بيص بغير أهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذا مع أهله في خيفن بيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم راكب لم يترجل ماشيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعقله دون عقول الماشيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعجبه غاشية يحملها أمامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في السوق بعض الحاشيه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يأتني حديثها قبل فهل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتاك يا صاح حديث الغاشيه </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا جاهلا عاب شعري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكد قلبي وآلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي نحت القوافي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما علي إذا لم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: يشير إلى قول ابن الرومي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي نحت القوافي من مقاطعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما علي إذا لم تفهم البقر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقد نظمت أنا في هذه المادة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نك من هجاك بشعر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو شانه بالزحاف</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقل لمن لام فيه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي نحت القوافي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي هذا التضمين كناية عما يعلم مع تصحيف القوافي، ومنه، يشبه رمانة مشقوقة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورمانة شقها الاكتناز</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما مسها قط ناب وظفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأضحت كما يفغر الليث فاه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنيابه من دم الصيد حمر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سلام على وكري وإن طوي الحشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على حسرات من فراخ بها زغب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووالهة غيري إذا اشتكت النوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سقى نرجساها الورد باللؤلؤ الرطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أأذكر أيام الحمى لا وحقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلى أتناسى إن ذكر الحمى يصبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألم ترني وترت بالشرق عزمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">رمتني كالسهم المريش في الغرب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطيرت نفسي فهي أسرى من القطا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عهدي بها من قبل أرسها من القطب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقوت معاهدهم بشط الوادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبقيت مقتولا بشط الوادي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسكرت من خمر الفراق، ورقصت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيني الدموع على غناء الحادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتبت وخطى حاش وجهك شاهد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن بناني من أذى السقم مرتعش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونفسي إن تأمر تعش في سلامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأهد لها منك السلام ومرتعش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبحت عبدا لشمس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست من عبد شمس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني لأعشق ستي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحق من شق خمسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه يهجو الوزير أبا نصر محمد بن منصور الكندري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبل من كندر مسخرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للنحس في وجهه علامات </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحضر دار الأمير وهو فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موضع أمثاله الخرابات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو جحيم ودبره سعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كجنة عرضها السموات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهذا إنما قاله مداعبة له، لأنه كان جليسه في الإفادة، ولكنه له فيه مرثية مليحة مذكورة في ترجمة الوزير الكندري.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنسان عيني قط ما يرتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ماء وجه ملحت عينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك الإنسان ما يرتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شرب ماء ملحت عينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا التحى ومحا الإله جماله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكساه ثوب مذلة ومحاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتب الزمان على محاسن خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا جزاء معذب العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت من دمعتي وعيني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قبل بين وبعد بين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان عيني بغير دمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصار دمعي بغير عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت: أخذت هذا المعنى، وتسلقت عليه، وولدت منه معنى أخر يظن أنه هو وليس به، وزدته نكتة، فقلت - وفيه غوص -:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قال وقد أبصر دمعي دما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا وما لا رعتك بالبين </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فقلت لما فنيت أدمعي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكيت بالدمع بلا عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعر الباخزري:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد ظلم القمري إذ ناح باكيا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس له من مثل ما ذقته دوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فها أنا ذو شوق ولا طوق لي به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وها هو ذو طوق وليس له شوق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تنكري يا عز إن ذل الفتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذو الأصل واستغنى لئيم المحتد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن البزاة رؤسهن عواطل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والساج معقود برأس الهدهد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قلت يشبه قول الدهخدا المظفر بن علي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا عار أن أعرى وغيـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـري في ثياب الوشي رافل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الحمائم ذات أطو</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اق وجيد الباز عاطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال الباخزري - أيضا -:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يشرف الرذل بأن يكتسي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الغنى تاجا وديباجا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهل نجا الهدهد من نتنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلبسه الديباج والتاجا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره يصف صاحبه محمد بن أبي نصر بن عبد الله الباخز:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فدتك النفس يا قمري وشمس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويومي في ودادك مثل أمس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طلعت فكدت أصبح من تلالي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جبينك فقال الصدغ أمسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تعالى واملئي ستي صباحا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجهك الوردي خمسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على وجه الدي أجني بناني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمارا للمكارم وهو غرسي </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن سائلتني من ذاك أنشد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وذاك محمد تفديه نفسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ساري النديم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذي سلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهنا ألم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلم ينم </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى المتيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه ازدحم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا جرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">صافح ثم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نعمى النعم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غنم الغنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بكى الرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى ابتسم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو أرم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قم يا حنم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عذب الشيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">واسيق فلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبق ألم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا ارتكم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غمام غم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما بغم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظبي ظلم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر الظلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#بالملتثنوهي طويلة خرج إلى المديح قلت: أقصر ما صنع القدماء من الرجز: ما كان على جزأين، كقول دريد يوم هوازن:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ليتني فيها جذع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخب فيها وأضع</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">حتى صنع أبو النجم أرجوزة على جزء واحد، وهي مشهورة أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طيف ألم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بذي سلم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بعد العتم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يطوي الألم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جاد بغم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وملتزم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه هضم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا يضم</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال بعضهم: أول من أبدع ذلك سلم الخاسر يمدح الهادي بقوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موسى المطر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غيث بكر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم انهمر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألوى المرر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">اعتسر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم اتسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم قدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ثم غفر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عدل السير</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">باقي الأثر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خير وشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نفع وضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خير البشر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرع مضر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بدر بدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هو الوزر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لمن حضر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والمفتخر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#لمن غبر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4167,1915 +4167,1915 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومما أورده في «دمية القصر» لنفسه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولقد جذبت إلي عقرب صدغها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوجدتها جرارة مجروره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكشفت ليلة خلوة عن ساقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فرأيتها مكارة ممكوره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال ومما أنشدت من شعره قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">زكاة رؤوس الناس في عيد فطرهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بقول رسول الله صاع من البر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورأسك أغلى قيمة فتصدقي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بفيك علينا فهو صاع من الدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال في عذار غلام يكتب خطا مليحا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد قلت لما فاق خط عذاره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الحسن خط يمينه المستملحا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يكتب الخط المليح لغيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلنفسه لا شك يكتب أملحا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا التحى ومحا الإله جماله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكساه ثوب مذلة ومحاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتب الزمان على محاسن خده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا جزاء معذب العشاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما أنت بالسبب الضعيف وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نجح الأمور بقوة الأسباب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فاليوم حاجتنا إليك وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدعى الطبيب لكثرة الأوصاب</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يروقك بشرا وهو جذلان مثلما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تخاف شباه وهو غضبان محنق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذا السيف في أطرافه الموت كامن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي متنه ضوء يروق ورونق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالت وقد ساءلت عنها كل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا قيته من حاضر أو بادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنا في فؤادك فارم طرفك نحوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترني فقلت لها وأين فؤادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال يصف الشتاء والبرد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لبس الشتاء من الجليد جلودا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالبس فقد برد الزمان برودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم مؤمن قرصته أظفار الشتا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فغدا لأصحاب الجحيم حسودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وترى طيور الماء في أرجائها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تختار حر النار والسفودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا رميت بسؤر كأسك في الهوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عادت عليك من العقيق عقودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا صاحب العودين لا تهملهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حرق لنا عودا وحرك عودا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن غير «كتاب الخريدة» مما روي له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إنسان عيني قط ما يرتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من ماء وجه ملحت عينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك الإنسان ما يرتوي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من شرب ماء ملحت عينه</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال السمعاني: ولما ورد إلى بغداد مدح القائم بأمر الله بقصيدته التي صدرها ديوانه، وهي:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عشنا إلى أن رأينا في الهوى عجبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كل الشهور، وفي الأمثال «عش رجبا»</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أليس من عجب أني ضحى ارتحلوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أوقدت من ماء دمعي في الحشا لهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن أجفان عيني أمطرت ورقا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن ساحة خدي أنبتت ذهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن تلهب برق من جوانبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">توقد الشوق في جنبي والتهبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: فاستهجن البغداديون شعره وقالوا: فيه برودة العجم، فانتقل إلى الكرخ وسكنها وخالط فضلاءها وسوقتها مدة، وتخلق بأخلاقهم واقتبس من اصطلاحاتهم، ثم أنشأ قصيدته التي أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هبت علي صبا تكاد تقول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني إليك من الحبيب رسول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سكرى تجشمت الربى لتزورني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من علتي وهبوبها تعليل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فاستحسنوها وقالوا: تغير شعره ورق طبعه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمل العصا للمبتلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالشيب عنوان ابلى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وصف المسافر أنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألقى العصا كي ينزلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى القياس سبيل من</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمل العصا أن يرحلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذكر أبو الحسن ابن أبي القاسم زيد البيهقي في كتاب «مشارب التجارب» و «أخبار الوزير أبي نصر محمد بن منصور الكندري» - وكندر قرية من أعمال</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">طريثيث- قال: كان الشيخ علي بن الحسن الباخرزي شريكه في مجلس الإفادة من الإمام الموفق النيسابوري في سنة أربع وثلاثين وأربعمائة فهجاه الشيخ علي بن الحسن فقال مداعبا:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقبل من كندر مسيخرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">للنحس في وجهه علامات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يحضر دار الأمير وهو فتى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موضع أمثاله الخرابات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهو جحيم ودبره سعة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كجنة عرضها السماوات</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وكان أول عمل الكندري حجبة الباب، ثم تمكن في مدة أيام السلطان طغر لبك وصار وزيرا محكما، فورد عليه الشيخ علي بن الحسن وهو ببغداد في صدر الوزارة في ديوان السلطان، فلما رآه الوزير قال له: أنت صاحب «أقبل» ؟ فقال له:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">نعم، فقال الوزير: مرحبا وأهلا فإني قد تفاءلت بقولك «أقبل»، ثم خلع عليه قبل إنشاده وقال له: عد غدا وأنشد، فعاد في اليوم الثاني وأنشد هذه القصيدة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أقوت معاهدهم بشط الوادي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبقيت مقتولا وشط الوادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسكرت من خمر الفراق ورقصت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عيني الدموع على غناء الحادي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في ليلة من هجره شتوية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ممدودة مخضوبة بمداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقمت بميلاد الصباح وإنها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في الإمتداد كليلة الميلاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">غر الأعادي منه رونق بشره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأفادهم بردا على الأكباد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيهات لا يخدعهم إيماضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالغيظ تحت تبسم الآساد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالبهو منه بالبهاء موشح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والسرج منه مورق الأعواد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا شياطين الضلال تمردوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاهم قرناء في الاصفاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فلما فرغ من إنشاد هذه القصيدة قال عميد الملك لأمراء العرب: لنا مثله في العجم فهل لكم مثله في العرب؟ ثم أمر له بألف دينار مغربية .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال: وكان السلطان طغرلبك قد بعث وزيره الكندري وكيلا في العقد على بنت خوارزمشاه، فوقع إرجاف، ورفع إلى السلطان أن عميد الملك زوجها من نفسه وخان، وكان من أمرهما ما كان، فتغير رأي السلطان عليه فحلق عميد الملك لحيته وجب مذاكيره حتى سلم من سياسة السلطان، فمدحه الشيخ علي بن الحسن بهذا النقصان، وما سبقه بهذا المعنى أحد حيث قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قالوا محا السلطان عنه بعدكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سمة الفحول وكان قرما صائلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلت اسكتوا فالآن زاد فحولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لما اغتدى عن أنثييه عاطلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالفحل يأنف أن يسمى بعضه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أنثى لذلك جذه مستاصلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ولما قتل السلطان الب ارسلان الوزير أبا نصر الكندري قال الباخرزي يخاطب السلطان:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وعمك أدناه وأعلى محله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وبوأه من ملكه كنفا رحبا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قضى كل مولى منكم حق عبده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فخوله الدنيا وخولته العقبى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال المؤلف: وهذا معنى لطيف، ومقصد ظريف، فلله در الشعراء وقرائحهم، والأدباء ومنائحهم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">قال البيهقي: ومن العجائب أن آلات تناسل الكندري مدفونة بخوارزم، ودمه مصبوب بمرو الروذ، وجسده مقبور بقرية كندر من طريثيث، وجمجمته ودماغه مدفونان بنيسابور، وشواته محشوة بالتبن وقد نقلت إلى كرمان فدفنت هناك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال علي بن الحسن الباخرزي في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مفترقا في الأرض أجزاؤه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بين قرى شتى وبلدان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جب بخوارزم مذاكيره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طغرل ذاك الملك الفاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومص مرو الروذ من جيده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">معصفرا يخضبها قاني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والشخص في كندر مستبطن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وراء أرماس وأكفان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ورأسه طار فلهفي على</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مجثمه في خير جثمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خلوا بنيسابور مضمونه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقحفه الخالي بكرمان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والحكم للجبار فيما مضى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكل يوم هو في شان</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال من قصيدة له فائقة يمدح فيها الشريف السيد ذا المجدين أبا القاسم علي بن موسى بن إسحاق بن الحسين بن إسحاق بن موسى بن جعفر بن محمد بن علي بن الحسين بن علي بن أبي طالب عليهم السلام نقيب الطالبيين بمرو- وفيها ما يدل على أن كنية الباخرزي أبو القاسم- أولها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حبا لك من تحت ذيل الحبى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شعاع كحاشية المشرفي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">يقول فيها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسقت الركائب حتى أنخن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بسبط الأنامل سبط النبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي بن موسى مواسي العفاة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبي القاسم السيد الموسوي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نماه الفخار إلى جده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علي ففاز بجد علي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا يتأشب عيص السري</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا هو لم يكن ابن السري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبا قاسم يا قسيم السخاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إذا جف ضرع الغمام الحبي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفدت إليك مع الوافدين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفود البشارة غب النعي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وزارك مني سمي كني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فراع حقوق السمي الكني</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهاك القصيدة بكرا تصل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على نحرها حصيات الحلي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جعلت هداك جهازا لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فجاءتك مائسة كالهدي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سحرت بها ألسن السامرين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أترك السحر للسامري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولما نشرت أفاويقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">طوى الناس ديباجة البحتري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقرأت بخط أبي سعد لأبي القاسم الباخرزي وكناه أبا الحسن:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فالق الصبح من لألاء غرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاعل الليل من أصداغه سكنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لاغرو أن أحرقت نار الهوى كبدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنار حق على من يعبد الوثنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وأنشد له وكناه أبا القاسم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كتبت وخطي حاش وجهك شاهد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بأن بناني من أذى السقم مرتعش</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونفسي إن تأمر تعش في سلامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأهد لها منك السلام ومرتعش.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 معجم الأدباء / إرشاد الأريب إلى معرفة الأديب،(دار الغرب الإسلامي - بيروت،1993،ط 0،ج 4،ص 1682)</w:t>
       </w:r>
@@ -6226,211 +6226,211 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا فالق الصبح من لألاء غرته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاعل الليل من أصداغه سكنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بصورة الوثن استعبدتني وبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتنتني وقديما هجت لي شجنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا غرو أن أحرقت نار الهوى كبدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالنار حق على من يعبد الوثنا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عجبت من دمعتي وعيني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من قبل بين وبعد بين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كان عيني بغير دمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصار دمعي بغير عين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أيضا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أصبحت عبدا لشمس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولست من عبد شمس</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إني لأعشق ستي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحق من شق خمسي</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 طبقات الشافعية الكبرى،(دار هجر - القاهرة،1992،ط 2،ج 5،ص 256)</w:t>
       </w:r>
@@ -6491,50 +6491,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>