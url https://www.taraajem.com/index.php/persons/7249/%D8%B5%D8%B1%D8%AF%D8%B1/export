--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -239,2555 +239,2555 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وروى عنه أبو سعد أحمد بن محمد الزوزني، وعلي بن هبة الله بن عبد السلام الكاتب، وفاطمة بنت عبد الله بن إبراهيم الخبري، وروت عنه ’’الاختبار الموفقيات’’ للزبير بن بكار، كان أبوه يقال له: صربعر، فقال - لأبي منصور لما سمع شعره - نظام الملك: أنت ابن صردر، لا ابن صربعر، فغلب ذلك عليه، وقد هجاه الشريف البياضي، وما أنصفه في قوله:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لئن نبز الناس قدما أباكا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وسموه من شحه صربعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإنك تنثر ما صره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عقوقا له وتسميه شعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">توفي سنة خمس وستين وأربعمائة كبا به الفرس، فدقت عنقه، وكان قد ظلم أهل شهرايان، وسعى بهم، وقيل: سقط في بئر فهلك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وقال أبو علي بن البناء: خلط في دينه.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره يمدح الوزير أبا القاسم علي بن مسلمة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من علم القلب ما يملي من الغزل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نوح الحمام له أم حنة الإبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا بل هو الشوق يدعو في جوانحنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيستجيب خيال الحازم البطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكل داء لطاشي يلاطفه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فهل شفاك طبيب اللوم والعذل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبين وهجر يضيع الوصل بينهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف أرجو خصام الحب بالملل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يميت بني في صدري ويدفنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أني أرى النفث بالشكوى من الفشل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن اللآلئ حازتها حمولهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما أبدلوا الأصداف بالكلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلست أدري بالأصداغ قد كحلو الـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـأجفان أم صبئو الأصداغ بالكحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما يستريب النقا إن الغصون خطت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عليه لكن بأوراق من الحلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من يشهد الركب صرعى في محلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يدعوه رمسا ولا يدعوه بالطلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمسى شحوبي وإرهاقي يدلسني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على الرقيب بسمر بينهم ذبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم يسألوا عن مقامي في رحالهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا أتيت على الأعذار والعلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لله قوم يبيحون القرى كرما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وينهرون ضيوف الأعين النجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لو عدموا البيض والخطي أنجدهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ضرب دراك ورشقات من المقل </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنما بين جفني كل ناظرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترنو كنانة رام من بني ثعل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا روض أوجههم مرعى لواحظنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا اللمى مورد التخميش والقبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تحكي الغمامة إيماضا مباسمهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس يحكينها في جودها الهطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خافوا العيون على ما في براقعهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">من الجمال فصانوا الحسن بالبخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا رائد الركب يستغوي لواحظه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">برق يلاعب ماء العارض الهطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا جمال الورى تطفي مناصله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نار القرى بدماء الأينق البزل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يسأل الوفد عما في حقائبهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن لم يوافوا بها ملأى من الأمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما رعين المطايا في خمائله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إلا سخطن على الحوزان والنفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن امتنعت حياء من مواهبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أولاكها بضروب المكر والحيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصرت يا سحب عن إدراك غايته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فما يروقك إلا حمرة الخجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومصلح بين جدواه وراحته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يسعى ويكدح في صلح على دخل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سيف لها ثم مسلول إذا خشنت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">له الضرائب لم يفرق من الغلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في قبضة القائم المنصور قائمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وشفرتاه من الأعداء في القلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بيض القراطيس كالبيض الرقاق له</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي اليراع غنى عن أسمر خطل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وطالما جدل الأمران منطقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى أقروا بأن القول كالعمل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يود كل خصيم أن يعممه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فصل الحسام ويعفيه من الجدل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما البأس في الصعدة السمراء أجمعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في القول أمضي من الهندي والأسل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس الرقى لجميع الداء شافية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الكي أشفى لجلد الأجرب النفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قل للعريب أنيبي إنها دول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والطعن في النحر دون الطعن في الدول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هيهات ليس بنو العباس ظلهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن ساحة الدين والدنيا بمنتقل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حمى حقيقتهم مر مذاقته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موسر الرأي بين الريث والعجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موطأ فإذا الزت حفظته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تكاشر الموت عن أنيابه العصل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إيها عقيل إذا غابت كتائبه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فزتم وإن طلعت طرتم مع الحجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هلا وقفتم ولو مقدار بارقة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما الفرار بمنجاة من الأجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فالهى عن الريف يا فقعا بقرقرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وابغي النزول على اليربوع والورك</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نسج الخدرنق من أعلا ثيابكم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وخير زادكم ذهدية الجعل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن تعهدوا العز في الأطناب آونة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فذا أوان حلول الذل في الحلل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترقبوها من الجودي كامنة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في نقعها ككمون الشمس في الطفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لكل مرتعد الغربين ما عرفت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حوباؤه خور الهيابة الوكل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تدعو على ساعديه كلما اشتملت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على حنيته الأرواح بالهبل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في جحفل كالغمام الجون ملتبس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالبرق والرعد من لمع ومن زحل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يزجي قوارع فأتت باع ملجمها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنت تحسبها صدرا بلا كفل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">منها:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">والأرض دارك والأيام تنفقها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">على بقائك والآمال كالخول</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متع لواحظنا حتى نقول لها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد رأيت جميع الناس في رجل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا كهانة عيني ما درت كبدي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أن الخمار سحاب فيه أقمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إيه أحاديث نعمان وساكنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الحديث عن الأحباب أسمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا حبذا روضة الأحوى إذا احتجبت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عن الثغور حكاها منه نوار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحبذا البان أغصان كرمن فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لهن إلا الحمام الورق أثمار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ظللت مغرى بذي عينين تعذله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقبله قد تعاطى العشق بشار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عند العذول اعتراضات معنفة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي القباب جوابات وأعذار</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره في سوداء:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">علقتها صماء مصقولة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سواد قلبي صفة فيها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما انكسف البدر على تمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونوره إلا ليحكيها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لأجلها الأزمان أوقاتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">مؤرخات بلياليها </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم أبك أن رحل الشباب وإنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبكي لأن يتقارب الميعاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شعر الفتى أوراقه فإذا ذوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جفت على آثاره الأعواد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه، يهجو ابن الحصين الكاتب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تغتبط يا ابن الحصين بصبية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضحت لديك كثيرة الأعداد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا فخر فيك ولا افتخار فيهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن الكلاب كثيرة الأولاد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا تظنن بي سلوا بأن كن ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ ت غزير الدموع بين الجفون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فبكاء القلوب أشرف في حك ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ م المحبين من بكاء العيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلقل ركابك في الفلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ودع الغواني للقصور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمحالفي أوطانهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أمثال سكان القبور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا التغرب ما ارتقى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">در البحور إلى النحور</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تموت نفوس بأوصابها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وتكتم عوادها ما بها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وما أنصفت مهجة تشتكي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هواها إلى غير أحبابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألا أرني لوعة في الحشا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليس الهوى بعض أسبابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن شرف الحب أن الرجا ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ ل تشري أذاه بألبابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وفي السرب مثرية بالجما ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ ل تقسمه بين أترابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فللبدر ما فوق أزرارها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وللغصن ما تحت جلبابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأني دعوت بها في الخبا ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ ء وحشية عند محرابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أتبعها نظرا معجلا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتعثر عني بهرابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">متى شاء يقطف ورد الخدود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقته الأكف بعنابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كفاني من وصلها ذكرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تمر على برد أنيابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأن تتلالا بروق الحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإن أضرمتني بألهابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكم ناحل بين تلك الخيا ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ م تحسبه بعض أظنابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فمن مخبر حاسدي أنني</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهبت الأماني لطلابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن عرضت نفسها لم تجد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فؤادي من بعض خطابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولو شئت أرسلتها غارة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فعادت إلي بأسلابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكنني عائف شهدها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فكيف أنافس في صابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تذل الرجال لأطماعها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كذل العبيد لأربابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تقطفن ثمار المنى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيأس عصارة أعنابها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليلة بالهجر مدت فما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يفني مداها سعي مشتاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كان شرابي وقياني بها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دمعي وورق ذات أطواق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حتى محا الصبح سواد الدجى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كلمة في يد حلاق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ما شهوة النوم وما لذته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قلب تغشت لبه غفلته</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل هو إلا ميتة عجلت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإنما قد قربت رجعته </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أبوابه للرقد مفتوحة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كأنها أجفان عشاق </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تستغلق الرهن أفاويقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن جعل الرهن لسباق</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أكذا يجازى ود كل قرين</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم هذه شيم الظباء العين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قصوا علي حديث من قتل الهوى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">إن النأسي روح كل حزين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولئن كتمتم مشفقين لقد درى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بمصارع العذراء والمجنون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فوق الركاب ولا أطيل مشبها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بل ثم شهوة أنفس وحيون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هزت قدودهم وقالت للصبا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هزءا عند البان مثل غصون </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وكأنما نقلت مأزرهم إلى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">جدد الحمى الأنقاء من يبرين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ووراء فرياك المقبل مورد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">حصباؤه من منهل مكنون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أما بيوت النحل بين شفاههم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">موضونة أو حانة الزرجون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 الوافي بالوفيات،(دار فرانز شتاينر، فيسبادن، ألمانيا / دار إحياء التراث - بيروت،2000،ط 1،ج 20،ص 0)</w:t>
       </w:r>
@@ -2969,50 +2969,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>