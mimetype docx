--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -157,75 +157,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">مرض - رحمه الله تعالى- ستة أيام، أولها يوما الأحد، وتوفي سحر يوم الجمعة الحادي والعشرين من ذي القعدة، سنة سبع وثمانين وستمائة بالقاهرة، وأنشدني الصفي أبو الفتح بن يوحنا بن صليب بن مزجي بن موهب النصراني لنفسه يرى علاء الدين بن النفيس:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ومسائل هل عالم أو فاضل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أو ذو محل في العلا بعد العلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأجبت والنيران تضرم في</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">الحشا أقصر فمذ مات العلا مات العلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">انتهى كلام أثير الدين.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">أخبرني الإمام العلامة الشيخ برهان الدين إبراهيم الرشيدي خطيب جامع أمير حسين بالقاهرة، قال: كان العلاء بن النفيس إذا أراد التصنيف توضع له الأقلام مبرية، ويدير وجهه إلى الحائط، ويأخذ في التصنيف إملاء من خاطره، ويكتب مثل السيل إذا انحدر، فإذا كل القلم، وحفي رمى به، وتناول غيره، لئلا يضيع عليه الزمان في بري القلم.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -495,50 +495,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>