--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -117,635 +117,635 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">الشاعر القرشي علي بن الجهم بن بدر بن الجهم بن مسعود بن أسد بن أذينة، ينتهي إلى لؤي بن غالب، أبو الحسن القرشي السامي - بالسين المهملة - نسبة إلى سامة بن لؤي، كان شاعرا مجيدا عالما بفنون الشعر، وكان خصيصا بالمتوكل دينا فاضلا وكان مع انحرافه على علي - رضي الله عنه - مطبوعا، نفاه المتوكل إلى خراسان سنة اثنتين وثلاثين، وقيل: سنة تسع وثلاثين، لأنه هجاه، وكتب إلى طاهر بن عبد الله إذا ورد عليك، فاصلبه يوما، فوصل إلى شاذياخ بنيسابور، فحبسه طاهر، ثم أخرجه فصلبه مجردا نهارا كاملا، فقال في ذلك:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لم ينصبوا بالشاذياخ صبيحة ال ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ اثنين مسبوقا ولا مجهولا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">نصبوا بحمد الله ملء عيونهم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">شرفا وملء صدورهم تبجيلا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">من أبيات، ثم رجع إلى العراق، ثم خرج إلى الشام، ثم ورد على المستعين كتاب من صاحب البريد بحلب: أن علي بن الجهم خرج من حلب متوجها إلى العراق فخرجت عليه وعلى جماعة معه خيل من بني كلب، فقاتلهم قتالا شديدا، ولحقه الناس، وهو جريح بآخر رمق وكان مما قال:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أزيد في الليل ليل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أم سال بالصبح سيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ذكرت أهل دجيل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأين مني دجيل</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وذلك في سنة وأربعين ومائتين، ولما نزعت ثيابه بعد موته، وجد فيها مكتوب:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وا رجمتا للغريب في البلد ال ـ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ نازح ماذا بنفسه صنعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فارق أحبابه فما انتفعوا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بالعيش من بعده ولا انتفعا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يا ذا الذي بعذابي ظل مفتخرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">هل أنت إلا مليك جار إذ قدرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا الهوى لتجارينا على قدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن أفق منه يوما ما فسوف ترى</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لا يؤيسنك من تفرج كربة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">خطب رماك به الزمان الأنكد</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">كم من عليل قد تخطاه الردى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فنجا ومات طبيبه والعود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه، وقد قيد:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلت لها والدمع تدمى طريقه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ونار الهوى بالقلب يذكى وقودها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا تجزعي إني رأيت وقوده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فإن خلاخيل الرجال قيودها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن إحسان الخليفة جعفر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">دعاني إلى ما قلت فيه من الشعر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فسار مسير الشمس في كل بلدة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهب هبوب الريح في البر والبحر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وليلة كحلت بالنفس مقلتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ألقت قناع الدجى في كل أخدود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">قد كاد تغرقني أمواج ظلمتها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لولا اقتباسي سنا وجه ابن داود</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومنه:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وقلن لنا نحن الأهلة إنما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تضئ لمن يسري بليل ولا نقري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلا بذل إلا ما تزود ناظر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولا وصل إلا بالخيال الذي يسري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وفي ابن الجهم يقول مروان بن أبي حفصة:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لعمرك ما الجهم بن بدر بشاعر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وهذا علي بعده يدعي الشعرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولكن أبي قد كان جارا لأمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فلما ادعى الأشعار أوهمني أمرا</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">فقال علي بن الجهم:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">بلاء ليس يشبهه بلاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">عداوة غير ذي حسب ودين</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">يبيحك منه عرضا لم يصنه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ويرتع منك في عرض مصون</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وسوف يأتي في ترجمة مروان الأصغر حكاية جرت لهما بحضرة المتوكل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -813,50 +813,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>