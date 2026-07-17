--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -294,219 +294,219 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومن شعره:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرت نسمة طابت بطيبة للذكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأرجت الأرجاء من عرفها العطر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وجاءت بها البشرى فسرت بما سرت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وأحيت بما حيت إلى مطلع الفجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فيا حسنها بخدية زمزمية</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أضاء لها من ثغرها زاهر الدر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تبسم منها كل قلب وقالب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فتيق نسيق الشيح والرند والزهر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تجلت فجلت بالشفا كل غلة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وحلت فحلت بالصفا عقدة الهجر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">أباحت حباء من حبائل شعرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تصيد به صيد الصناديد عن قسر </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وغادرت الأسرى وأسري بسرها</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">تسر بما لاقت وذاقت من الأسر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأصبحت مشتاقا إلى ساكن الحمى</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ولم أستطع من بعد شيئا سوى الصبر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">وهي طويلة. وهذا القدر منها كاف، إذ هو شعر فاضل. أتى فيه بصناعة بديع يوهم أن ذلك شعر يسمع فيطرب، وليس كذا ما كل باسمة لبنى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -608,51 +608,51 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">علي بن بلبان الفارسي علاء الدين أبو الحسن علي بن بلبان الفارسي علاء الدين أبو الحسن المصري الحنفي ولد سنة 675 وسمع من الدمياطي ومحمد بن علي بن ساعد وبهاء الدين ابن عساكر وغيرهم وتفقه على السروجي والفخر ابن التركماني وصحب ارغون النائب وعظمت منزلته في أيام المظفر بيبرس وشرح الجامع للخلاطي ورتب صحيح ابن حبان ومعجم الطبراني الكبير بإشارة القطب الحلبي وكان قد عين مرة للقضاء لسكونه وعلمه وتصونه وكان ابنه جمال الدين قد تفقه على مذهبه ثم تحول شافعيا فتألم أبوه لذلك قال الذهبى سمع بقراءتى جزءا وكان جيد الفهم حسن المذاكرة مليح الشكل وافر الجلالة وكان علاء الدين ينظم نظما وسطا فمن عنوانه قصيدة أولها</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">سرت نسمة طابت بطيبة الذكر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">فأزجت الأرجاء من عرفها العطري</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ومات في سنة 739</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -720,50 +720,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>