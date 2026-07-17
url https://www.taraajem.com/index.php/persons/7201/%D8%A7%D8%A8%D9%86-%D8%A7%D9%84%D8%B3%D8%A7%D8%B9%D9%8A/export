--- v0 (2026-04-29)
+++ v1 (2026-07-17)
@@ -668,75 +668,75 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">تاج الدين المعروف بابن الساعى. كان فقيهاً مقرئاً بالسبع محدثاً مؤرخاً شاعراً لطيفاً كريماً، له مصنفات كثيرة في التفسير والحديث والفقه والتاريخ وغير ذلك. منها ’’شرح المقامات’’ في خمسة وعشرين مجلدة، و’’طبقات الفقهاء’’ في ثمان مجلدات، وتاريخ في ستة وعشرين مجلدة، و’’شعراء الزمان’’ في عشر مجلدات، و’’ذيل على تاريخ ابن الأثير’’ في خمس مجلدات و’’معجم الأدباء’’ في خمسة أيضاً. مات ببغداد سنة أربع وسبعين وستمائة، ووقف كتبه على النظامية ومن شعره عند كبره من الأبيات:-</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ترعَّش الأعضاء منى فأنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">في صعودى وهبوطى في حذر</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">وإذا استجدت عزمى قال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
         <w:t xml:space="preserve">لي عندما أعوده كلا لا وزر’’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">
 العقد المذهب في طبقات حملة المذهب،(دار الكتب العلمية، بيروت - لبنان،1997،ط 1،ج 1،ص 1)</w:t>
       </w:r>
@@ -797,50 +797,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>